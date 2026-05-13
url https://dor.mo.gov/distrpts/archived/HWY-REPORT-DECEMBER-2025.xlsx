--- v0 (2026-01-30)
+++ v1 (2026-05-13)
@@ -1,236 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\WEB\Internet\Tax\Archives\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Tax\BTS\fuelbond\Excel\2025 Highway Reports\December\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D7B8F58E-34C6-42E9-907C-71DECA8B4C07}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61F78ACC-FE16-46BF-BEA9-F09AE658956E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="57480" yWindow="-165" windowWidth="29040" windowHeight="15720" xr2:uid="{DD8B6685-F534-4B7E-9252-F2BF3EF36B36}"/>
+    <workbookView xWindow="28680" yWindow="-90" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{DD8B6685-F534-4B7E-9252-F2BF3EF36B36}"/>
   </bookViews>
   <sheets>
     <sheet name="Dec 2025 Collections Summary" sheetId="1" r:id="rId1"/>
     <sheet name="Dec 2025 Gallons Summary" sheetId="2" r:id="rId2"/>
     <sheet name="Dec 2025 G &amp; D" sheetId="3" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
-    <externalReference r:id="rId6"/>
-    <externalReference r:id="rId7"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I57" i="2" l="1"/>
-[...136 lines deleted...]
-  <c r="E32" i="1"/>
+  <c r="E32" i="1" l="1"/>
   <c r="D32" i="1"/>
   <c r="C32" i="1"/>
   <c r="B32" i="1"/>
   <c r="E30" i="1"/>
   <c r="C30" i="1"/>
   <c r="B30" i="1"/>
   <c r="D30" i="1" s="1"/>
   <c r="E29" i="1"/>
   <c r="C29" i="1"/>
   <c r="B29" i="1"/>
   <c r="D29" i="1" s="1"/>
   <c r="E24" i="1"/>
   <c r="C24" i="1"/>
   <c r="B24" i="1"/>
   <c r="D24" i="1" s="1"/>
   <c r="E23" i="1"/>
   <c r="C23" i="1"/>
   <c r="B23" i="1"/>
   <c r="D23" i="1" s="1"/>
   <c r="E17" i="1"/>
   <c r="C17" i="1"/>
   <c r="B17" i="1"/>
   <c r="D17" i="1" s="1"/>
   <c r="E16" i="1"/>
   <c r="D16" i="1"/>
@@ -243,78 +102,51 @@
   <c r="E14" i="1"/>
   <c r="C14" i="1"/>
   <c r="B14" i="1"/>
   <c r="D14" i="1" s="1"/>
   <c r="E13" i="1"/>
   <c r="E19" i="1" s="1"/>
   <c r="D13" i="1"/>
   <c r="C13" i="1"/>
   <c r="C19" i="1" s="1"/>
   <c r="B13" i="1"/>
   <c r="B11" i="1"/>
   <c r="E8" i="1"/>
   <c r="C8" i="1"/>
   <c r="B8" i="1"/>
   <c r="D8" i="1" s="1"/>
   <c r="E7" i="1"/>
   <c r="E11" i="1" s="1"/>
   <c r="D7" i="1"/>
   <c r="D11" i="1" s="1"/>
   <c r="C7" i="1"/>
   <c r="C11" i="1" s="1"/>
   <c r="C21" i="1" s="1"/>
   <c r="C26" i="1" s="1"/>
   <c r="C35" i="1" s="1"/>
   <c r="B7" i="1"/>
-  <c r="G37" i="2" l="1"/>
-[...26 lines deleted...]
-  <c r="B21" i="1"/>
+  <c r="B21" i="1" l="1"/>
   <c r="B26" i="1" s="1"/>
   <c r="B35" i="1" s="1"/>
   <c r="E21" i="1"/>
   <c r="E26" i="1" s="1"/>
   <c r="E35" i="1" s="1"/>
   <c r="D15" i="1"/>
   <c r="D19" i="1" s="1"/>
   <c r="D21" i="1" s="1"/>
   <c r="D26" i="1" s="1"/>
   <c r="D35" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="88">
   <si>
     <t>MISSOURI DEPARTMENT OF REVENUE</t>
   </si>
   <si>
     <t>TOTAL HIGHWAY GALLONS (GAS &amp; DIESEL)</t>
   </si>
   <si>
     <t>GALLONS 2022</t>
   </si>
   <si>
@@ -880,111 +712,120 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="4" fillId="2" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="4" fillId="2" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="37" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="8" fontId="8" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="8" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="8" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1124,67 +965,59 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{C04D6886-AD30-47C4-99CF-51EACF6DC969}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{C3EFD59B-EF3C-4E33-BC1A-7DA4A0BB2BB4}"/>
     <cellStyle name="Normal 4" xfId="3" xr:uid="{76D1B225-35C9-41CA-B809-845896E88D0B}"/>
     <cellStyle name="Normal 5" xfId="4" xr:uid="{52102C91-8ADB-42B0-AE1D-9954076F5908}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\Tax\BTS\fuelbond\Excel\2025%20Highway%20Reports\HWYCOL%20OCT%20-%20DEC.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\Tax\BTS\fuelbond\Excel\2025%20Highway%20Reports\HWYCOL%20OCT%20-%20DEC.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\Tax\BTS\fuelbond\Excel\2025%20Highway%20Reports\HWYCOL%20OCT%20-%20DEC.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Tax/BTS/fuelbond/Excel/2025%20Highway%20Reports/HWYCOL%20OCT%20-%20DEC.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\Tax\BTS\fuelbond\Excel\2024%20Highway%20Reports\HWYCOL%20OCT%20-%20DECa.xls" TargetMode="External"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\DRFILE02\shared\Tax\BTS\fuelbond\Excel\2024%20Highway%20Reports\HWYGAL4a.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Tax/BTS/fuelbond/Excel/2024%20Highway%20Reports/HWYCOL%20OCT%20-%20DECa.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="9% OCT"/>
       <sheetName val="295% OCT"/>
       <sheetName val="17% OCT"/>
       <sheetName val="SUM OCT 2025"/>
       <sheetName val="9% NOV"/>
       <sheetName val="295% NOV"/>
       <sheetName val="17% NOV"/>
       <sheetName val="SUM NOV 2025"/>
       <sheetName val="9% DEC"/>
       <sheetName val="295% DEC"/>
       <sheetName val="17% DEC"/>
       <sheetName val="SUM DEC 2025"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
@@ -1526,848 +1359,50 @@
             <v>-21583355.189999998</v>
           </cell>
         </row>
         <row r="29">
           <cell r="B29">
             <v>16172</v>
           </cell>
           <cell r="D29">
             <v>231474</v>
           </cell>
         </row>
         <row r="30">
           <cell r="B30">
             <v>0</v>
           </cell>
           <cell r="D30">
             <v>-3037.6</v>
           </cell>
         </row>
         <row r="32">
           <cell r="B32">
             <v>200837.96</v>
           </cell>
           <cell r="D32">
             <v>2842785.4</v>
-          </cell>
-[...796 lines deleted...]
-            <v>-33751</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -2643,3419 +1678,3259 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{857FAD3A-896C-4E90-BF5F-AD8ECAB222E1}">
   <dimension ref="A1:H37"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="85" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="35.7109375" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16136" max="16136" width="17.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="35.6640625" customWidth="1"/>
+    <col min="2" max="5" width="30.6640625" customWidth="1"/>
+    <col min="8" max="8" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="257" max="257" width="35.6640625" customWidth="1"/>
+    <col min="258" max="261" width="30.6640625" customWidth="1"/>
+    <col min="264" max="264" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="513" max="513" width="35.6640625" customWidth="1"/>
+    <col min="514" max="517" width="30.6640625" customWidth="1"/>
+    <col min="520" max="520" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="769" max="769" width="35.6640625" customWidth="1"/>
+    <col min="770" max="773" width="30.6640625" customWidth="1"/>
+    <col min="776" max="776" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="1025" max="1025" width="35.6640625" customWidth="1"/>
+    <col min="1026" max="1029" width="30.6640625" customWidth="1"/>
+    <col min="1032" max="1032" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="1281" max="1281" width="35.6640625" customWidth="1"/>
+    <col min="1282" max="1285" width="30.6640625" customWidth="1"/>
+    <col min="1288" max="1288" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="1537" max="1537" width="35.6640625" customWidth="1"/>
+    <col min="1538" max="1541" width="30.6640625" customWidth="1"/>
+    <col min="1544" max="1544" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="1793" max="1793" width="35.6640625" customWidth="1"/>
+    <col min="1794" max="1797" width="30.6640625" customWidth="1"/>
+    <col min="1800" max="1800" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="2049" max="2049" width="35.6640625" customWidth="1"/>
+    <col min="2050" max="2053" width="30.6640625" customWidth="1"/>
+    <col min="2056" max="2056" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="2305" max="2305" width="35.6640625" customWidth="1"/>
+    <col min="2306" max="2309" width="30.6640625" customWidth="1"/>
+    <col min="2312" max="2312" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="2561" max="2561" width="35.6640625" customWidth="1"/>
+    <col min="2562" max="2565" width="30.6640625" customWidth="1"/>
+    <col min="2568" max="2568" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="2817" max="2817" width="35.6640625" customWidth="1"/>
+    <col min="2818" max="2821" width="30.6640625" customWidth="1"/>
+    <col min="2824" max="2824" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="3073" max="3073" width="35.6640625" customWidth="1"/>
+    <col min="3074" max="3077" width="30.6640625" customWidth="1"/>
+    <col min="3080" max="3080" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="3329" max="3329" width="35.6640625" customWidth="1"/>
+    <col min="3330" max="3333" width="30.6640625" customWidth="1"/>
+    <col min="3336" max="3336" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="3585" max="3585" width="35.6640625" customWidth="1"/>
+    <col min="3586" max="3589" width="30.6640625" customWidth="1"/>
+    <col min="3592" max="3592" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="3841" max="3841" width="35.6640625" customWidth="1"/>
+    <col min="3842" max="3845" width="30.6640625" customWidth="1"/>
+    <col min="3848" max="3848" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="4097" max="4097" width="35.6640625" customWidth="1"/>
+    <col min="4098" max="4101" width="30.6640625" customWidth="1"/>
+    <col min="4104" max="4104" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="4353" max="4353" width="35.6640625" customWidth="1"/>
+    <col min="4354" max="4357" width="30.6640625" customWidth="1"/>
+    <col min="4360" max="4360" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="4609" max="4609" width="35.6640625" customWidth="1"/>
+    <col min="4610" max="4613" width="30.6640625" customWidth="1"/>
+    <col min="4616" max="4616" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="4865" max="4865" width="35.6640625" customWidth="1"/>
+    <col min="4866" max="4869" width="30.6640625" customWidth="1"/>
+    <col min="4872" max="4872" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="5121" max="5121" width="35.6640625" customWidth="1"/>
+    <col min="5122" max="5125" width="30.6640625" customWidth="1"/>
+    <col min="5128" max="5128" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="5377" max="5377" width="35.6640625" customWidth="1"/>
+    <col min="5378" max="5381" width="30.6640625" customWidth="1"/>
+    <col min="5384" max="5384" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="5633" max="5633" width="35.6640625" customWidth="1"/>
+    <col min="5634" max="5637" width="30.6640625" customWidth="1"/>
+    <col min="5640" max="5640" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="5889" max="5889" width="35.6640625" customWidth="1"/>
+    <col min="5890" max="5893" width="30.6640625" customWidth="1"/>
+    <col min="5896" max="5896" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="6145" max="6145" width="35.6640625" customWidth="1"/>
+    <col min="6146" max="6149" width="30.6640625" customWidth="1"/>
+    <col min="6152" max="6152" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="6401" max="6401" width="35.6640625" customWidth="1"/>
+    <col min="6402" max="6405" width="30.6640625" customWidth="1"/>
+    <col min="6408" max="6408" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="6657" max="6657" width="35.6640625" customWidth="1"/>
+    <col min="6658" max="6661" width="30.6640625" customWidth="1"/>
+    <col min="6664" max="6664" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="6913" max="6913" width="35.6640625" customWidth="1"/>
+    <col min="6914" max="6917" width="30.6640625" customWidth="1"/>
+    <col min="6920" max="6920" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="7169" max="7169" width="35.6640625" customWidth="1"/>
+    <col min="7170" max="7173" width="30.6640625" customWidth="1"/>
+    <col min="7176" max="7176" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="7425" max="7425" width="35.6640625" customWidth="1"/>
+    <col min="7426" max="7429" width="30.6640625" customWidth="1"/>
+    <col min="7432" max="7432" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="7681" max="7681" width="35.6640625" customWidth="1"/>
+    <col min="7682" max="7685" width="30.6640625" customWidth="1"/>
+    <col min="7688" max="7688" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="7937" max="7937" width="35.6640625" customWidth="1"/>
+    <col min="7938" max="7941" width="30.6640625" customWidth="1"/>
+    <col min="7944" max="7944" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="8193" max="8193" width="35.6640625" customWidth="1"/>
+    <col min="8194" max="8197" width="30.6640625" customWidth="1"/>
+    <col min="8200" max="8200" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="8449" max="8449" width="35.6640625" customWidth="1"/>
+    <col min="8450" max="8453" width="30.6640625" customWidth="1"/>
+    <col min="8456" max="8456" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="8705" max="8705" width="35.6640625" customWidth="1"/>
+    <col min="8706" max="8709" width="30.6640625" customWidth="1"/>
+    <col min="8712" max="8712" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="8961" max="8961" width="35.6640625" customWidth="1"/>
+    <col min="8962" max="8965" width="30.6640625" customWidth="1"/>
+    <col min="8968" max="8968" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="9217" max="9217" width="35.6640625" customWidth="1"/>
+    <col min="9218" max="9221" width="30.6640625" customWidth="1"/>
+    <col min="9224" max="9224" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="9473" max="9473" width="35.6640625" customWidth="1"/>
+    <col min="9474" max="9477" width="30.6640625" customWidth="1"/>
+    <col min="9480" max="9480" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="9729" max="9729" width="35.6640625" customWidth="1"/>
+    <col min="9730" max="9733" width="30.6640625" customWidth="1"/>
+    <col min="9736" max="9736" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="9985" max="9985" width="35.6640625" customWidth="1"/>
+    <col min="9986" max="9989" width="30.6640625" customWidth="1"/>
+    <col min="9992" max="9992" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="10241" max="10241" width="35.6640625" customWidth="1"/>
+    <col min="10242" max="10245" width="30.6640625" customWidth="1"/>
+    <col min="10248" max="10248" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="10497" max="10497" width="35.6640625" customWidth="1"/>
+    <col min="10498" max="10501" width="30.6640625" customWidth="1"/>
+    <col min="10504" max="10504" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="10753" max="10753" width="35.6640625" customWidth="1"/>
+    <col min="10754" max="10757" width="30.6640625" customWidth="1"/>
+    <col min="10760" max="10760" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="11009" max="11009" width="35.6640625" customWidth="1"/>
+    <col min="11010" max="11013" width="30.6640625" customWidth="1"/>
+    <col min="11016" max="11016" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="11265" max="11265" width="35.6640625" customWidth="1"/>
+    <col min="11266" max="11269" width="30.6640625" customWidth="1"/>
+    <col min="11272" max="11272" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="11521" max="11521" width="35.6640625" customWidth="1"/>
+    <col min="11522" max="11525" width="30.6640625" customWidth="1"/>
+    <col min="11528" max="11528" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="11777" max="11777" width="35.6640625" customWidth="1"/>
+    <col min="11778" max="11781" width="30.6640625" customWidth="1"/>
+    <col min="11784" max="11784" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="12033" max="12033" width="35.6640625" customWidth="1"/>
+    <col min="12034" max="12037" width="30.6640625" customWidth="1"/>
+    <col min="12040" max="12040" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="12289" max="12289" width="35.6640625" customWidth="1"/>
+    <col min="12290" max="12293" width="30.6640625" customWidth="1"/>
+    <col min="12296" max="12296" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="12545" max="12545" width="35.6640625" customWidth="1"/>
+    <col min="12546" max="12549" width="30.6640625" customWidth="1"/>
+    <col min="12552" max="12552" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="12801" max="12801" width="35.6640625" customWidth="1"/>
+    <col min="12802" max="12805" width="30.6640625" customWidth="1"/>
+    <col min="12808" max="12808" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="13057" max="13057" width="35.6640625" customWidth="1"/>
+    <col min="13058" max="13061" width="30.6640625" customWidth="1"/>
+    <col min="13064" max="13064" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="13313" max="13313" width="35.6640625" customWidth="1"/>
+    <col min="13314" max="13317" width="30.6640625" customWidth="1"/>
+    <col min="13320" max="13320" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="13569" max="13569" width="35.6640625" customWidth="1"/>
+    <col min="13570" max="13573" width="30.6640625" customWidth="1"/>
+    <col min="13576" max="13576" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="13825" max="13825" width="35.6640625" customWidth="1"/>
+    <col min="13826" max="13829" width="30.6640625" customWidth="1"/>
+    <col min="13832" max="13832" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="14081" max="14081" width="35.6640625" customWidth="1"/>
+    <col min="14082" max="14085" width="30.6640625" customWidth="1"/>
+    <col min="14088" max="14088" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="14337" max="14337" width="35.6640625" customWidth="1"/>
+    <col min="14338" max="14341" width="30.6640625" customWidth="1"/>
+    <col min="14344" max="14344" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="14593" max="14593" width="35.6640625" customWidth="1"/>
+    <col min="14594" max="14597" width="30.6640625" customWidth="1"/>
+    <col min="14600" max="14600" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="14849" max="14849" width="35.6640625" customWidth="1"/>
+    <col min="14850" max="14853" width="30.6640625" customWidth="1"/>
+    <col min="14856" max="14856" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="15105" max="15105" width="35.6640625" customWidth="1"/>
+    <col min="15106" max="15109" width="30.6640625" customWidth="1"/>
+    <col min="15112" max="15112" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="15361" max="15361" width="35.6640625" customWidth="1"/>
+    <col min="15362" max="15365" width="30.6640625" customWidth="1"/>
+    <col min="15368" max="15368" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="15617" max="15617" width="35.6640625" customWidth="1"/>
+    <col min="15618" max="15621" width="30.6640625" customWidth="1"/>
+    <col min="15624" max="15624" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="15873" max="15873" width="35.6640625" customWidth="1"/>
+    <col min="15874" max="15877" width="30.6640625" customWidth="1"/>
+    <col min="15880" max="15880" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="16129" max="16129" width="35.6640625" customWidth="1"/>
+    <col min="16130" max="16133" width="30.6640625" customWidth="1"/>
+    <col min="16136" max="16136" width="17.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A1" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="16"/>
-      <c r="C1" s="26"/>
-[...4 lines deleted...]
-      <c r="A2" s="26" t="s">
+      <c r="C1" s="29"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="31"/>
+    </row>
+    <row r="2" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="29" t="s">
         <v>59</v>
       </c>
       <c r="B2" s="16"/>
-      <c r="C2" s="26"/>
-      <c r="D2" s="27"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="30"/>
       <c r="E2" s="16"/>
-      <c r="F2" s="28"/>
-[...2 lines deleted...]
-      <c r="A3" s="29" t="s">
+      <c r="F2" s="31"/>
+    </row>
+    <row r="3" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="29"/>
-[...13 lines deleted...]
-      <c r="B5" s="32" t="s">
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="33"/>
+    </row>
+    <row r="4" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="33"/>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="33"/>
+    </row>
+    <row r="5" spans="1:6" s="13" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="34"/>
+      <c r="B5" s="35" t="s">
         <v>84</v>
       </c>
-      <c r="C5" s="32" t="s">
+      <c r="C5" s="35" t="s">
         <v>85</v>
       </c>
-      <c r="D5" s="32" t="s">
+      <c r="D5" s="35" t="s">
         <v>71</v>
       </c>
-      <c r="E5" s="32" t="s">
+      <c r="E5" s="35" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="A7" s="37" t="s">
+    <row r="6" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="36"/>
+      <c r="B6" s="37"/>
+      <c r="C6" s="38"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="38"/>
+    </row>
+    <row r="7" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A7" s="40" t="s">
         <v>60</v>
       </c>
-      <c r="B7" s="38">
+      <c r="B7" s="41">
         <f>+'[1]9% DEC'!B7+'[1]17% DEC'!B7+'[1]295% DEC'!B7</f>
         <v>78566518.599999994</v>
       </c>
-      <c r="C7" s="39">
+      <c r="C7" s="42">
         <f>'[2]SUM DEC 2024'!$B$7</f>
         <v>69773272</v>
       </c>
-      <c r="D7" s="39">
+      <c r="D7" s="42">
         <f>SUM(B7+'[1]SUM NOV 2025'!D7)</f>
         <v>931574826.68000007</v>
       </c>
-      <c r="E7" s="40">
+      <c r="E7" s="43">
         <f>'[2]SUM DEC 2024'!$D$7</f>
         <v>802148937.18000007</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A8" s="33" t="s">
+    <row r="8" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A8" s="36" t="s">
         <v>61</v>
       </c>
-      <c r="B8" s="41">
+      <c r="B8" s="44">
         <f>+'[1]9% DEC'!B8+'[1]17% DEC'!B8+'[1]295% DEC'!B8</f>
         <v>23959348.120000001</v>
       </c>
-      <c r="C8" s="42">
+      <c r="C8" s="45">
         <f>'[2]SUM DEC 2024'!$B$8</f>
         <v>23576464.600000001</v>
       </c>
-      <c r="D8" s="43">
+      <c r="D8" s="46">
         <f>SUM(B8+'[1]SUM NOV 2025'!D8)</f>
         <v>274315119.68000001</v>
       </c>
-      <c r="E8" s="44">
+      <c r="E8" s="47">
         <f>'[2]SUM DEC 2024'!$D$8</f>
         <v>294257047.81999999</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="A11" s="50" t="s">
+    <row r="9" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="48"/>
+      <c r="B9" s="49"/>
+      <c r="C9" s="48"/>
+      <c r="D9" s="48"/>
+      <c r="E9" s="50"/>
+    </row>
+    <row r="10" spans="1:6" ht="16.2" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="51"/>
+      <c r="B10" s="45"/>
+      <c r="C10" s="45"/>
+      <c r="D10" s="52"/>
+      <c r="E10" s="52"/>
+    </row>
+    <row r="11" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="53" t="s">
         <v>62</v>
       </c>
-      <c r="B11" s="47">
+      <c r="B11" s="50">
         <f>SUM(B7:B8)</f>
         <v>102525866.72</v>
       </c>
-      <c r="C11" s="47">
+      <c r="C11" s="50">
         <f>SUM(C7:C8)</f>
         <v>93349736.599999994</v>
       </c>
-      <c r="D11" s="47">
+      <c r="D11" s="50">
         <f>SUM(D7:D8)</f>
         <v>1205889946.3600001</v>
       </c>
-      <c r="E11" s="47">
+      <c r="E11" s="50">
         <f>SUM(E7:E8)</f>
         <v>1096405985</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="A13" s="37" t="s">
+    <row r="12" spans="1:6" ht="16.2" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="51"/>
+      <c r="B12" s="45"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="52"/>
+      <c r="E12" s="52"/>
+    </row>
+    <row r="13" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="40" t="s">
         <v>63</v>
       </c>
-      <c r="B13" s="39">
+      <c r="B13" s="42">
         <f>+'[1]9% DEC'!B13+'[1]17% DEC'!B13+'[1]295% DEC'!B13</f>
         <v>-1593095.57</v>
       </c>
-      <c r="C13" s="39">
+      <c r="C13" s="42">
         <f>'[2]SUM DEC 2024'!$B$13</f>
         <v>-272063.98</v>
       </c>
-      <c r="D13" s="39">
+      <c r="D13" s="42">
         <f>SUM(B13+'[1]SUM NOV 2025'!D13)</f>
         <v>-11504838.350000001</v>
       </c>
-      <c r="E13" s="39">
+      <c r="E13" s="42">
         <f>'[2]SUM DEC 2024'!$D$13</f>
         <v>-4988540.5850000009</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A14" s="48" t="s">
+    <row r="14" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="51" t="s">
         <v>82</v>
       </c>
-      <c r="B14" s="49">
+      <c r="B14" s="52">
         <f>'[1]295% DEC'!B14</f>
         <v>-307308.3</v>
       </c>
-      <c r="C14" s="49">
+      <c r="C14" s="52">
         <f>'[2]SUM DEC 2024'!$B$14</f>
         <v>-2732.42</v>
       </c>
-      <c r="D14" s="49">
+      <c r="D14" s="52">
         <f>B14+'[1]SUM NOV 2025'!D14</f>
         <v>-1978666.11</v>
       </c>
-      <c r="E14" s="49">
+      <c r="E14" s="52">
         <f>'[2]SUM DEC 2024'!$D$14</f>
         <v>-1573879.0699999998</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A15" s="37" t="s">
+    <row r="15" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A15" s="40" t="s">
         <v>79</v>
       </c>
-      <c r="B15" s="39">
+      <c r="B15" s="42">
         <f>+'[1]9% DEC'!B15+'[1]17% DEC'!B15+'[1]295% DEC'!B15</f>
         <v>-2036927.77</v>
       </c>
-      <c r="C15" s="39">
+      <c r="C15" s="42">
         <f>'[2]SUM DEC 2024'!$B$15</f>
         <v>-1014324.09</v>
       </c>
-      <c r="D15" s="39">
+      <c r="D15" s="42">
         <f>SUM(B15+'[1]SUM NOV 2025'!D15)</f>
         <v>-10261815.24</v>
       </c>
-      <c r="E15" s="39">
+      <c r="E15" s="42">
         <f>'[2]SUM DEC 2024'!$D$15</f>
         <v>-7371036.919999999</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="48" t="s">
+    <row r="16" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A16" s="51" t="s">
         <v>83</v>
       </c>
-      <c r="B16" s="49">
+      <c r="B16" s="52">
         <f>'[1]295% DEC'!B16</f>
         <v>-25241.08</v>
       </c>
-      <c r="C16" s="49">
+      <c r="C16" s="52">
         <f>'[2]SUM DEC 2024'!$B$16</f>
         <v>-1607.62</v>
       </c>
-      <c r="D16" s="49">
+      <c r="D16" s="52">
         <f>B16+'[1]SUM NOV 2025'!D16</f>
         <v>-159346.33000000002</v>
       </c>
-      <c r="E16" s="49">
+      <c r="E16" s="52">
         <f>'[2]SUM DEC 2024'!$D$16</f>
         <v>-1012266.3099999999</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="50" t="s">
+    <row r="17" spans="1:8" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="53" t="s">
         <v>64</v>
       </c>
-      <c r="B17" s="51">
+      <c r="B17" s="54">
         <f>+'[1]9% DEC'!B17+'[1]17% DEC'!B17+'[1]295% DEC'!B17</f>
         <v>-760.16</v>
       </c>
-      <c r="C17" s="51">
+      <c r="C17" s="54">
         <f>'[2]SUM DEC 2024'!$B$17</f>
         <v>-520.77</v>
       </c>
-      <c r="D17" s="51">
+      <c r="D17" s="54">
         <f>SUM(B17+'[1]SUM NOV 2025'!D17)</f>
         <v>-6347.3199999999988</v>
       </c>
-      <c r="E17" s="51">
+      <c r="E17" s="54">
         <f>'[2]SUM DEC 2024'!$D$17</f>
         <v>-5385.09</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="A19" s="50" t="s">
+    <row r="18" spans="1:8" ht="16.2" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="55"/>
+      <c r="B18" s="56"/>
+      <c r="C18" s="56"/>
+      <c r="D18" s="57"/>
+      <c r="E18" s="57"/>
+    </row>
+    <row r="19" spans="1:8" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="B19" s="47">
+      <c r="B19" s="50">
         <f>SUM(B13:B17)</f>
         <v>-3963332.8800000004</v>
       </c>
-      <c r="C19" s="47">
+      <c r="C19" s="50">
         <f>SUM(C13:C17)</f>
         <v>-1291248.8800000001</v>
       </c>
-      <c r="D19" s="47">
+      <c r="D19" s="50">
         <f>SUM(D13:D17)</f>
         <v>-23911013.350000001</v>
       </c>
-      <c r="E19" s="47">
+      <c r="E19" s="50">
         <f>SUM(E13:E17)</f>
         <v>-14951107.975</v>
       </c>
     </row>
-    <row r="20" spans="1:8" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="A21" s="50" t="s">
+    <row r="20" spans="1:8" ht="16.2" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="55"/>
+      <c r="B20" s="56"/>
+      <c r="C20" s="56"/>
+      <c r="D20" s="57"/>
+      <c r="E20" s="57"/>
+    </row>
+    <row r="21" spans="1:8" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="53" t="s">
         <v>65</v>
       </c>
-      <c r="B21" s="47">
+      <c r="B21" s="50">
         <f>B11+B19</f>
         <v>98562533.840000004</v>
       </c>
-      <c r="C21" s="47">
+      <c r="C21" s="50">
         <f>SUM(C11+C19)</f>
         <v>92058487.719999999</v>
       </c>
-      <c r="D21" s="47">
+      <c r="D21" s="50">
         <f>D11+D19</f>
         <v>1181978933.0100002</v>
       </c>
-      <c r="E21" s="47">
+      <c r="E21" s="50">
         <f>E11+E19</f>
         <v>1081454877.0250001</v>
       </c>
     </row>
-    <row r="22" spans="1:8" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="A23" s="37" t="s">
+    <row r="22" spans="1:8" ht="16.2" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="55"/>
+      <c r="B22" s="56"/>
+      <c r="C22" s="56"/>
+      <c r="D22" s="57"/>
+      <c r="E22" s="57"/>
+    </row>
+    <row r="23" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A23" s="40" t="s">
         <v>66</v>
       </c>
-      <c r="B23" s="39">
+      <c r="B23" s="42">
         <f>+'[1]9% DEC'!B23+'[1]17% DEC'!B23+'[1]295% DEC'!B23</f>
         <v>16286.9</v>
       </c>
-      <c r="C23" s="39">
+      <c r="C23" s="42">
         <f>'[2]SUM DEC 2024'!$B$23</f>
         <v>42167.79</v>
       </c>
-      <c r="D23" s="39">
+      <c r="D23" s="42">
         <f>SUM(B23+'[1]SUM NOV 2025'!D23)</f>
         <v>318217.90000000002</v>
       </c>
-      <c r="E23" s="39">
+      <c r="E23" s="42">
         <f>'[2]SUM DEC 2024'!$D$23</f>
         <v>440259.83</v>
       </c>
     </row>
-    <row r="24" spans="1:8" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="55" t="s">
+    <row r="24" spans="1:8" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="58" t="s">
         <v>67</v>
       </c>
-      <c r="B24" s="56">
+      <c r="B24" s="59">
         <f>+'[1]9% DEC'!B24+'[1]17% DEC'!B24+'[1]295% DEC'!B24</f>
         <v>-370643.6</v>
       </c>
-      <c r="C24" s="56">
+      <c r="C24" s="59">
         <f>'[2]SUM DEC 2024'!$B$24</f>
         <v>-382505.59</v>
       </c>
-      <c r="D24" s="57">
+      <c r="D24" s="60">
         <f>SUM(B24+'[1]SUM NOV 2025'!D24)</f>
         <v>-22224696.100000001</v>
       </c>
-      <c r="E24" s="57">
+      <c r="E24" s="60">
         <f>'[2]SUM DEC 2024'!$D$24</f>
         <v>-21583355.189999998</v>
       </c>
     </row>
-    <row r="25" spans="1:8" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="A26" s="33" t="s">
+    <row r="25" spans="1:8" ht="16.2" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="61"/>
+      <c r="B25" s="62"/>
+      <c r="C25" s="62"/>
+      <c r="D25" s="62"/>
+      <c r="E25" s="62"/>
+    </row>
+    <row r="26" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A26" s="36" t="s">
         <v>62</v>
       </c>
-      <c r="B26" s="60">
+      <c r="B26" s="63">
         <f>B21+B23+B24</f>
         <v>98208177.140000015</v>
       </c>
-      <c r="C26" s="60">
+      <c r="C26" s="63">
         <f>SUM(C21+C23+C24)</f>
         <v>91718149.920000002</v>
       </c>
-      <c r="D26" s="61">
+      <c r="D26" s="64">
         <f>D21+D23+D24</f>
         <v>1160072454.8100004</v>
       </c>
-      <c r="E26" s="61">
+      <c r="E26" s="64">
         <f>E21+E23+E24</f>
         <v>1060311781.665</v>
       </c>
     </row>
-    <row r="27" spans="1:8" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E27" s="47"/>
+    <row r="27" spans="1:8" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="48"/>
+      <c r="B27" s="50"/>
+      <c r="C27" s="50"/>
+      <c r="D27" s="50"/>
+      <c r="E27" s="50"/>
       <c r="H27" s="15"/>
     </row>
-    <row r="28" spans="1:8" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="A29" s="37" t="s">
+    <row r="28" spans="1:8" ht="16.2" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="36"/>
+      <c r="B28" s="46"/>
+      <c r="C28" s="46"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+    </row>
+    <row r="29" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A29" s="40" t="s">
         <v>68</v>
       </c>
-      <c r="B29" s="39">
+      <c r="B29" s="42">
         <f>+'[1]9% DEC'!B29+'[1]17% DEC'!B29+'[1]295% DEC'!B29</f>
         <v>10151</v>
       </c>
-      <c r="C29" s="39">
+      <c r="C29" s="42">
         <f>'[2]SUM DEC 2024'!$B$29</f>
         <v>16172</v>
       </c>
-      <c r="D29" s="39">
+      <c r="D29" s="42">
         <f>SUM(B29+'[1]SUM NOV 2025'!D29)</f>
         <v>277861.16000000003</v>
       </c>
-      <c r="E29" s="39">
+      <c r="E29" s="42">
         <f>'[2]SUM DEC 2024'!$D$29</f>
         <v>231474</v>
       </c>
     </row>
-    <row r="30" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A30" s="33" t="s">
+    <row r="30" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A30" s="36" t="s">
         <v>58</v>
       </c>
-      <c r="B30" s="42">
+      <c r="B30" s="45">
         <f>+'[1]9% DEC'!B30+'[1]17% DEC'!B30+'[1]295% DEC'!B30</f>
         <v>-50.58</v>
       </c>
-      <c r="C30" s="42">
+      <c r="C30" s="45">
         <f>'[2]SUM DEC 2024'!$B$30</f>
         <v>0</v>
       </c>
-      <c r="D30" s="44">
+      <c r="D30" s="47">
         <f>SUM(B30+'[1]SUM NOV 2025'!D30)</f>
         <v>-2411.4299999999998</v>
       </c>
-      <c r="E30" s="44">
+      <c r="E30" s="47">
         <f>'[2]SUM DEC 2024'!$D$30</f>
         <v>-3037.6</v>
       </c>
     </row>
-    <row r="31" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="A32" s="33" t="s">
+    <row r="31" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A31" s="65"/>
+      <c r="B31" s="61"/>
+      <c r="C31" s="61"/>
+      <c r="D31" s="61"/>
+      <c r="E31" s="61"/>
+    </row>
+    <row r="32" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A32" s="36" t="s">
         <v>69</v>
       </c>
-      <c r="B32" s="43">
+      <c r="B32" s="46">
         <f>13840+59786.72</f>
         <v>73626.720000000001</v>
       </c>
-      <c r="C32" s="43">
+      <c r="C32" s="46">
         <f>'[2]SUM DEC 2024'!$B$32</f>
         <v>200837.96</v>
       </c>
-      <c r="D32" s="44">
+      <c r="D32" s="47">
         <f>SUM(B32+'[1]SUM NOV 2025'!D32)</f>
         <v>4088212.0400000005</v>
       </c>
-      <c r="E32" s="44">
+      <c r="E32" s="47">
         <f>'[2]SUM DEC 2024'!$D$32</f>
         <v>2842785.4</v>
       </c>
     </row>
-    <row r="33" spans="1:5" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="A35" s="79" t="s">
+    <row r="33" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="48"/>
+      <c r="B33" s="50"/>
+      <c r="C33" s="50"/>
+      <c r="D33" s="50"/>
+      <c r="E33" s="50"/>
+    </row>
+    <row r="34" spans="1:5" ht="16.2" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="55"/>
+      <c r="B34" s="56"/>
+      <c r="C34" s="56"/>
+      <c r="D34" s="57"/>
+      <c r="E34" s="57"/>
+    </row>
+    <row r="35" spans="1:5" s="14" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A35" s="82" t="s">
         <v>70</v>
       </c>
-      <c r="B35" s="80">
+      <c r="B35" s="83">
         <f>B26+B29+B30+B32</f>
         <v>98291904.280000016</v>
       </c>
-      <c r="C35" s="80">
+      <c r="C35" s="83">
         <f>SUM(C26+C29+C30+C32)</f>
         <v>91935159.879999995</v>
       </c>
-      <c r="D35" s="80">
+      <c r="D35" s="83">
         <f>D26+D29+D30+D32</f>
         <v>1164436116.5800004</v>
       </c>
-      <c r="E35" s="80">
+      <c r="E35" s="83">
         <f>E26+E29+E30+E32</f>
         <v>1063383003.4649999</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A37" s="81" t="s">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="84" t="s">
         <v>87</v>
       </c>
       <c r="B37" s="19"/>
       <c r="C37" s="19"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{190F2DE4-4EBF-4780-864B-229D84D27F71}">
   <dimension ref="A1:T63"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="55" zoomScaleNormal="85" zoomScaleSheetLayoutView="55" workbookViewId="0"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="55" zoomScaleNormal="85" zoomScaleSheetLayoutView="55" workbookViewId="0">
+      <selection activeCell="M23" sqref="M23"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="45.7109375" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16139" max="16145" width="18.7109375" customWidth="1"/>
+    <col min="1" max="1" width="45.6640625" customWidth="1"/>
+    <col min="2" max="9" width="27.6640625" customWidth="1"/>
+    <col min="11" max="17" width="18.6640625" customWidth="1"/>
+    <col min="257" max="257" width="45.6640625" customWidth="1"/>
+    <col min="258" max="265" width="27.6640625" customWidth="1"/>
+    <col min="267" max="273" width="18.6640625" customWidth="1"/>
+    <col min="513" max="513" width="45.6640625" customWidth="1"/>
+    <col min="514" max="521" width="27.6640625" customWidth="1"/>
+    <col min="523" max="529" width="18.6640625" customWidth="1"/>
+    <col min="769" max="769" width="45.6640625" customWidth="1"/>
+    <col min="770" max="777" width="27.6640625" customWidth="1"/>
+    <col min="779" max="785" width="18.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="45.6640625" customWidth="1"/>
+    <col min="1026" max="1033" width="27.6640625" customWidth="1"/>
+    <col min="1035" max="1041" width="18.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="45.6640625" customWidth="1"/>
+    <col min="1282" max="1289" width="27.6640625" customWidth="1"/>
+    <col min="1291" max="1297" width="18.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="45.6640625" customWidth="1"/>
+    <col min="1538" max="1545" width="27.6640625" customWidth="1"/>
+    <col min="1547" max="1553" width="18.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="45.6640625" customWidth="1"/>
+    <col min="1794" max="1801" width="27.6640625" customWidth="1"/>
+    <col min="1803" max="1809" width="18.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="45.6640625" customWidth="1"/>
+    <col min="2050" max="2057" width="27.6640625" customWidth="1"/>
+    <col min="2059" max="2065" width="18.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="45.6640625" customWidth="1"/>
+    <col min="2306" max="2313" width="27.6640625" customWidth="1"/>
+    <col min="2315" max="2321" width="18.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="45.6640625" customWidth="1"/>
+    <col min="2562" max="2569" width="27.6640625" customWidth="1"/>
+    <col min="2571" max="2577" width="18.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="45.6640625" customWidth="1"/>
+    <col min="2818" max="2825" width="27.6640625" customWidth="1"/>
+    <col min="2827" max="2833" width="18.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="45.6640625" customWidth="1"/>
+    <col min="3074" max="3081" width="27.6640625" customWidth="1"/>
+    <col min="3083" max="3089" width="18.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="45.6640625" customWidth="1"/>
+    <col min="3330" max="3337" width="27.6640625" customWidth="1"/>
+    <col min="3339" max="3345" width="18.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="45.6640625" customWidth="1"/>
+    <col min="3586" max="3593" width="27.6640625" customWidth="1"/>
+    <col min="3595" max="3601" width="18.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="45.6640625" customWidth="1"/>
+    <col min="3842" max="3849" width="27.6640625" customWidth="1"/>
+    <col min="3851" max="3857" width="18.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="45.6640625" customWidth="1"/>
+    <col min="4098" max="4105" width="27.6640625" customWidth="1"/>
+    <col min="4107" max="4113" width="18.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="45.6640625" customWidth="1"/>
+    <col min="4354" max="4361" width="27.6640625" customWidth="1"/>
+    <col min="4363" max="4369" width="18.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="45.6640625" customWidth="1"/>
+    <col min="4610" max="4617" width="27.6640625" customWidth="1"/>
+    <col min="4619" max="4625" width="18.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="45.6640625" customWidth="1"/>
+    <col min="4866" max="4873" width="27.6640625" customWidth="1"/>
+    <col min="4875" max="4881" width="18.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="45.6640625" customWidth="1"/>
+    <col min="5122" max="5129" width="27.6640625" customWidth="1"/>
+    <col min="5131" max="5137" width="18.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="45.6640625" customWidth="1"/>
+    <col min="5378" max="5385" width="27.6640625" customWidth="1"/>
+    <col min="5387" max="5393" width="18.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="45.6640625" customWidth="1"/>
+    <col min="5634" max="5641" width="27.6640625" customWidth="1"/>
+    <col min="5643" max="5649" width="18.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="45.6640625" customWidth="1"/>
+    <col min="5890" max="5897" width="27.6640625" customWidth="1"/>
+    <col min="5899" max="5905" width="18.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="45.6640625" customWidth="1"/>
+    <col min="6146" max="6153" width="27.6640625" customWidth="1"/>
+    <col min="6155" max="6161" width="18.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="45.6640625" customWidth="1"/>
+    <col min="6402" max="6409" width="27.6640625" customWidth="1"/>
+    <col min="6411" max="6417" width="18.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="45.6640625" customWidth="1"/>
+    <col min="6658" max="6665" width="27.6640625" customWidth="1"/>
+    <col min="6667" max="6673" width="18.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="45.6640625" customWidth="1"/>
+    <col min="6914" max="6921" width="27.6640625" customWidth="1"/>
+    <col min="6923" max="6929" width="18.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="45.6640625" customWidth="1"/>
+    <col min="7170" max="7177" width="27.6640625" customWidth="1"/>
+    <col min="7179" max="7185" width="18.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="45.6640625" customWidth="1"/>
+    <col min="7426" max="7433" width="27.6640625" customWidth="1"/>
+    <col min="7435" max="7441" width="18.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="45.6640625" customWidth="1"/>
+    <col min="7682" max="7689" width="27.6640625" customWidth="1"/>
+    <col min="7691" max="7697" width="18.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="45.6640625" customWidth="1"/>
+    <col min="7938" max="7945" width="27.6640625" customWidth="1"/>
+    <col min="7947" max="7953" width="18.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="45.6640625" customWidth="1"/>
+    <col min="8194" max="8201" width="27.6640625" customWidth="1"/>
+    <col min="8203" max="8209" width="18.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="45.6640625" customWidth="1"/>
+    <col min="8450" max="8457" width="27.6640625" customWidth="1"/>
+    <col min="8459" max="8465" width="18.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="45.6640625" customWidth="1"/>
+    <col min="8706" max="8713" width="27.6640625" customWidth="1"/>
+    <col min="8715" max="8721" width="18.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="45.6640625" customWidth="1"/>
+    <col min="8962" max="8969" width="27.6640625" customWidth="1"/>
+    <col min="8971" max="8977" width="18.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="45.6640625" customWidth="1"/>
+    <col min="9218" max="9225" width="27.6640625" customWidth="1"/>
+    <col min="9227" max="9233" width="18.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="45.6640625" customWidth="1"/>
+    <col min="9474" max="9481" width="27.6640625" customWidth="1"/>
+    <col min="9483" max="9489" width="18.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="45.6640625" customWidth="1"/>
+    <col min="9730" max="9737" width="27.6640625" customWidth="1"/>
+    <col min="9739" max="9745" width="18.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="45.6640625" customWidth="1"/>
+    <col min="9986" max="9993" width="27.6640625" customWidth="1"/>
+    <col min="9995" max="10001" width="18.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="45.6640625" customWidth="1"/>
+    <col min="10242" max="10249" width="27.6640625" customWidth="1"/>
+    <col min="10251" max="10257" width="18.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="45.6640625" customWidth="1"/>
+    <col min="10498" max="10505" width="27.6640625" customWidth="1"/>
+    <col min="10507" max="10513" width="18.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="45.6640625" customWidth="1"/>
+    <col min="10754" max="10761" width="27.6640625" customWidth="1"/>
+    <col min="10763" max="10769" width="18.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="45.6640625" customWidth="1"/>
+    <col min="11010" max="11017" width="27.6640625" customWidth="1"/>
+    <col min="11019" max="11025" width="18.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="45.6640625" customWidth="1"/>
+    <col min="11266" max="11273" width="27.6640625" customWidth="1"/>
+    <col min="11275" max="11281" width="18.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="45.6640625" customWidth="1"/>
+    <col min="11522" max="11529" width="27.6640625" customWidth="1"/>
+    <col min="11531" max="11537" width="18.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="45.6640625" customWidth="1"/>
+    <col min="11778" max="11785" width="27.6640625" customWidth="1"/>
+    <col min="11787" max="11793" width="18.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="45.6640625" customWidth="1"/>
+    <col min="12034" max="12041" width="27.6640625" customWidth="1"/>
+    <col min="12043" max="12049" width="18.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="45.6640625" customWidth="1"/>
+    <col min="12290" max="12297" width="27.6640625" customWidth="1"/>
+    <col min="12299" max="12305" width="18.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="45.6640625" customWidth="1"/>
+    <col min="12546" max="12553" width="27.6640625" customWidth="1"/>
+    <col min="12555" max="12561" width="18.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="45.6640625" customWidth="1"/>
+    <col min="12802" max="12809" width="27.6640625" customWidth="1"/>
+    <col min="12811" max="12817" width="18.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="45.6640625" customWidth="1"/>
+    <col min="13058" max="13065" width="27.6640625" customWidth="1"/>
+    <col min="13067" max="13073" width="18.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="45.6640625" customWidth="1"/>
+    <col min="13314" max="13321" width="27.6640625" customWidth="1"/>
+    <col min="13323" max="13329" width="18.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="45.6640625" customWidth="1"/>
+    <col min="13570" max="13577" width="27.6640625" customWidth="1"/>
+    <col min="13579" max="13585" width="18.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="45.6640625" customWidth="1"/>
+    <col min="13826" max="13833" width="27.6640625" customWidth="1"/>
+    <col min="13835" max="13841" width="18.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="45.6640625" customWidth="1"/>
+    <col min="14082" max="14089" width="27.6640625" customWidth="1"/>
+    <col min="14091" max="14097" width="18.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="45.6640625" customWidth="1"/>
+    <col min="14338" max="14345" width="27.6640625" customWidth="1"/>
+    <col min="14347" max="14353" width="18.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="45.6640625" customWidth="1"/>
+    <col min="14594" max="14601" width="27.6640625" customWidth="1"/>
+    <col min="14603" max="14609" width="18.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="45.6640625" customWidth="1"/>
+    <col min="14850" max="14857" width="27.6640625" customWidth="1"/>
+    <col min="14859" max="14865" width="18.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="45.6640625" customWidth="1"/>
+    <col min="15106" max="15113" width="27.6640625" customWidth="1"/>
+    <col min="15115" max="15121" width="18.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="45.6640625" customWidth="1"/>
+    <col min="15362" max="15369" width="27.6640625" customWidth="1"/>
+    <col min="15371" max="15377" width="18.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="45.6640625" customWidth="1"/>
+    <col min="15618" max="15625" width="27.6640625" customWidth="1"/>
+    <col min="15627" max="15633" width="18.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="45.6640625" customWidth="1"/>
+    <col min="15874" max="15881" width="27.6640625" customWidth="1"/>
+    <col min="15883" max="15889" width="18.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="45.6640625" customWidth="1"/>
+    <col min="16130" max="16137" width="27.6640625" customWidth="1"/>
+    <col min="16139" max="16145" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:20" ht="15" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
     </row>
-    <row r="2" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
-      <c r="D2" s="63"/>
+      <c r="D2" s="66"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="17"/>
     </row>
-    <row r="3" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:20" ht="15" x14ac:dyDescent="0.3">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
-    <row r="4" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="64" t="s">
+    <row r="4" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="67"/>
+      <c r="B4" s="67" t="s">
         <v>84</v>
       </c>
-      <c r="C4" s="64"/>
-      <c r="D4" s="64" t="s">
+      <c r="C4" s="67"/>
+      <c r="D4" s="67" t="s">
         <v>85</v>
       </c>
-      <c r="E4" s="64" t="s">
+      <c r="E4" s="67" t="s">
         <v>22</v>
       </c>
-      <c r="F4" s="64" t="s">
+      <c r="F4" s="67" t="s">
         <v>71</v>
       </c>
-      <c r="G4" s="78"/>
-      <c r="H4" s="64" t="s">
+      <c r="G4" s="81"/>
+      <c r="H4" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="I4" s="64"/>
+      <c r="I4" s="67"/>
       <c r="J4" s="2"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
     </row>
-    <row r="5" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="65"/>
-[...6 lines deleted...]
-        <f>'[4]SUM DEC 24'!$C$5</f>
+      <c r="B5" s="68"/>
+      <c r="C5" s="69">
+        <v>292038745</v>
+      </c>
+      <c r="D5" s="68"/>
+      <c r="E5" s="69">
         <v>286975200</v>
       </c>
-      <c r="F5" s="65"/>
-[...6 lines deleted...]
-        <f>'[4]SUM DEC 24'!$G$5</f>
+      <c r="F5" s="68"/>
+      <c r="G5" s="69">
+        <v>3638324095</v>
+      </c>
+      <c r="H5" s="68"/>
+      <c r="I5" s="69">
         <v>3427425386.181818</v>
       </c>
       <c r="J5" s="2"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
     </row>
-    <row r="6" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A6" s="2"/>
-      <c r="B6" s="65"/>
-[...6 lines deleted...]
-      <c r="I6" s="66"/>
+      <c r="B6" s="68"/>
+      <c r="C6" s="69"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="69"/>
       <c r="J6" s="2"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
     </row>
-    <row r="7" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="65">
-        <f>'[3]9% DEC'!B7+'[3]17% DEC'!B7+'[3]295% DEC'!B7</f>
+      <c r="B7" s="68">
         <v>17016382</v>
       </c>
-      <c r="C7" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$B$7</f>
+      <c r="C7" s="69"/>
+      <c r="D7" s="68">
         <v>20365187</v>
       </c>
-      <c r="E7" s="66"/>
-[...1 lines deleted...]
-        <f>+B7+'[3]SUM NOV 25'!F7</f>
+      <c r="E7" s="69"/>
+      <c r="F7" s="68">
         <v>212833211</v>
       </c>
-      <c r="G7" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$F$7</f>
+      <c r="G7" s="69"/>
+      <c r="H7" s="68">
         <v>191726295</v>
       </c>
-      <c r="I7" s="66"/>
+      <c r="I7" s="69"/>
       <c r="J7" s="2"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
     </row>
-    <row r="8" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="65">
-        <f>'[3]9% DEC'!B8+'[3]17% DEC'!B8+'[3]295% DEC'!B8</f>
+      <c r="B8" s="68">
         <v>0</v>
       </c>
-      <c r="C8" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$B$8</f>
+      <c r="C8" s="69"/>
+      <c r="D8" s="68">
         <v>0</v>
       </c>
-      <c r="E8" s="66"/>
-[...1 lines deleted...]
-        <f>+B8+'[3]SUM NOV 25'!F8</f>
+      <c r="E8" s="69"/>
+      <c r="F8" s="68">
         <v>0</v>
       </c>
-      <c r="G8" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$F$8</f>
+      <c r="G8" s="69"/>
+      <c r="H8" s="68">
         <v>0</v>
       </c>
-      <c r="I8" s="66"/>
+      <c r="I8" s="69"/>
       <c r="J8" s="2"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
     </row>
-    <row r="9" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A9" s="2"/>
-      <c r="B9" s="65" t="s">
+      <c r="B9" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="66">
-        <f>B7+B8</f>
+      <c r="C9" s="69">
         <v>17016382</v>
       </c>
-      <c r="D9" s="65" t="s">
+      <c r="D9" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="E9" s="66">
-        <f>D7+D8</f>
+      <c r="E9" s="69">
         <v>20365187</v>
       </c>
-      <c r="F9" s="65" t="s">
+      <c r="F9" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="G9" s="66">
-        <f>F7+F8</f>
+      <c r="G9" s="69">
         <v>212833211</v>
       </c>
-      <c r="H9" s="65" t="s">
+      <c r="H9" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="I9" s="66">
-        <f>H7+H8</f>
+      <c r="I9" s="69">
         <v>191726295</v>
       </c>
       <c r="J9" s="2"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
     </row>
-    <row r="10" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A10" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="65"/>
-      <c r="C10" s="66" t="s">
+      <c r="B10" s="68"/>
+      <c r="C10" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="D10" s="65"/>
-      <c r="E10" s="66" t="s">
+      <c r="D10" s="68"/>
+      <c r="E10" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="F10" s="65"/>
-      <c r="G10" s="66" t="s">
+      <c r="F10" s="68"/>
+      <c r="G10" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="H10" s="65"/>
-      <c r="I10" s="66" t="s">
+      <c r="H10" s="68"/>
+      <c r="I10" s="69" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="2"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
     </row>
-    <row r="11" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A11" s="64" t="s">
+    <row r="11" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A11" s="67" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="67"/>
-[...6 lines deleted...]
-        <f>E5-E9</f>
+      <c r="B11" s="70"/>
+      <c r="C11" s="71">
+        <v>275022363</v>
+      </c>
+      <c r="D11" s="70"/>
+      <c r="E11" s="71">
         <v>266610013</v>
       </c>
-      <c r="F11" s="67" t="s">
+      <c r="F11" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="G11" s="68">
-[...3 lines deleted...]
-      <c r="H11" s="67" t="s">
+      <c r="G11" s="71">
+        <v>3425490884</v>
+      </c>
+      <c r="H11" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="I11" s="68">
-        <f>I5-I9</f>
+      <c r="I11" s="71">
         <v>3235699091.181818</v>
       </c>
       <c r="J11" s="2"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
     </row>
-    <row r="12" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A12" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="B12" s="65"/>
-[...6 lines deleted...]
-      <c r="I12" s="66"/>
+      <c r="B12" s="68"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="68"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="68"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="68"/>
+      <c r="I12" s="69"/>
       <c r="J12" s="2"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
     </row>
-    <row r="13" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A13" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B13" s="65">
-        <f>'[3]9% DEC'!B13+'[3]17% DEC'!B13+'[3]295% DEC'!B13</f>
+      <c r="B13" s="68">
         <v>156208</v>
       </c>
-      <c r="C13" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$B$13</f>
+      <c r="C13" s="69"/>
+      <c r="D13" s="68">
         <v>114771</v>
       </c>
-      <c r="E13" s="66"/>
-[...1 lines deleted...]
-        <f>+B13+'[3]SUM NOV 25'!F13</f>
+      <c r="E13" s="69"/>
+      <c r="F13" s="68">
         <v>1735582</v>
       </c>
-      <c r="G13" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$F$13</f>
+      <c r="G13" s="69"/>
+      <c r="H13" s="68">
         <v>1955217</v>
       </c>
-      <c r="I13" s="66"/>
+      <c r="I13" s="69"/>
       <c r="J13" s="2"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
     </row>
-    <row r="14" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A14" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B14" s="65" t="s">
+      <c r="B14" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="C14" s="66">
-        <f>B13</f>
+      <c r="C14" s="69">
         <v>156208</v>
       </c>
-      <c r="D14" s="65" t="s">
+      <c r="D14" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="E14" s="66">
-        <f>D13</f>
+      <c r="E14" s="69">
         <v>114771</v>
       </c>
-      <c r="F14" s="65" t="s">
+      <c r="F14" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="G14" s="66">
-        <f>F13</f>
+      <c r="G14" s="69">
         <v>1735582</v>
       </c>
-      <c r="H14" s="65" t="s">
+      <c r="H14" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="I14" s="66">
-        <f>+H13</f>
+      <c r="I14" s="69">
         <v>1955217</v>
       </c>
       <c r="J14" s="2"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
     </row>
-    <row r="15" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A15" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="B15" s="65">
-[...5 lines deleted...]
-        <f>'[4]SUM DEC 24'!$B$15</f>
+      <c r="B15" s="68">
+        <v>8137673</v>
+      </c>
+      <c r="C15" s="69"/>
+      <c r="D15" s="68">
         <v>7746034</v>
       </c>
-      <c r="E15" s="66"/>
-[...6 lines deleted...]
-        <f>'[4]SUM DEC 24'!$F$15</f>
+      <c r="E15" s="69"/>
+      <c r="F15" s="68">
+        <v>100486999</v>
+      </c>
+      <c r="G15" s="69"/>
+      <c r="H15" s="68">
         <v>94622032.497811139</v>
       </c>
-      <c r="I15" s="66"/>
+      <c r="I15" s="69"/>
       <c r="J15" s="2"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
     </row>
-    <row r="16" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A16" s="2"/>
-      <c r="B16" s="65"/>
-[...6 lines deleted...]
-        <f>E14+D15</f>
+      <c r="B16" s="68"/>
+      <c r="C16" s="69">
+        <v>8293881</v>
+      </c>
+      <c r="D16" s="68"/>
+      <c r="E16" s="69">
         <v>7860805</v>
       </c>
-      <c r="F16" s="65"/>
-[...6 lines deleted...]
-        <f>I14+H15</f>
+      <c r="F16" s="68"/>
+      <c r="G16" s="69">
+        <v>102222581</v>
+      </c>
+      <c r="H16" s="68"/>
+      <c r="I16" s="69">
         <v>96577249.497811139</v>
       </c>
       <c r="J16" s="2"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
     </row>
-    <row r="17" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="64" t="s">
+    <row r="17" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A17" s="67" t="s">
         <v>33</v>
       </c>
-      <c r="B17" s="67"/>
-[...1 lines deleted...]
-        <f>C11-C16</f>
+      <c r="B17" s="70"/>
+      <c r="C17" s="71">
         <v>266728482</v>
       </c>
-      <c r="D17" s="67"/>
-[...1 lines deleted...]
-        <f>E11-E16</f>
+      <c r="D17" s="70"/>
+      <c r="E17" s="71">
         <v>258749208</v>
       </c>
-      <c r="F17" s="67"/>
-[...1 lines deleted...]
-        <f>G11-G16</f>
+      <c r="F17" s="70"/>
+      <c r="G17" s="71">
         <v>3323268303</v>
       </c>
-      <c r="H17" s="67"/>
-[...1 lines deleted...]
-        <f>I11-I16</f>
+      <c r="H17" s="70"/>
+      <c r="I17" s="71">
         <v>3139121841.6840067</v>
       </c>
       <c r="J17" s="2"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
     </row>
-    <row r="18" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A18" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="B18" s="65"/>
-[...6 lines deleted...]
-      <c r="I18" s="66"/>
+      <c r="B18" s="68"/>
+      <c r="C18" s="69"/>
+      <c r="D18" s="68"/>
+      <c r="E18" s="69"/>
+      <c r="F18" s="68"/>
+      <c r="G18" s="69"/>
+      <c r="H18" s="68"/>
+      <c r="I18" s="69"/>
       <c r="J18" s="2"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
     </row>
-    <row r="19" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A19" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B19" s="65">
-        <f>'[3]9% DEC'!B19+'[3]17% DEC'!B19+'[3]295% DEC'!B19</f>
+      <c r="B19" s="68">
         <v>92087</v>
       </c>
-      <c r="C19" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$B$19</f>
+      <c r="C19" s="69"/>
+      <c r="D19" s="68">
         <v>71655</v>
       </c>
-      <c r="E19" s="66"/>
-[...1 lines deleted...]
-        <f>+B19+'[3]SUM NOV 25'!F19</f>
+      <c r="E19" s="69"/>
+      <c r="F19" s="68">
         <v>2680142</v>
       </c>
-      <c r="G19" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$F$19</f>
+      <c r="G19" s="69"/>
+      <c r="H19" s="68">
         <v>3308414.2653061226</v>
       </c>
-      <c r="I19" s="66"/>
+      <c r="I19" s="69"/>
       <c r="J19" s="2"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
     </row>
-    <row r="20" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A20" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="B20" s="65">
-        <f>'[3]9% DEC'!B20+'[3]17% DEC'!B20+'[3]295% DEC'!B20</f>
+      <c r="B20" s="68">
         <v>0</v>
       </c>
-      <c r="C20" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$B$20</f>
+      <c r="C20" s="69"/>
+      <c r="D20" s="68">
         <v>0</v>
       </c>
-      <c r="E20" s="66"/>
-[...1 lines deleted...]
-        <f>+B20+'[3]SUM NOV 25'!F20</f>
+      <c r="E20" s="69"/>
+      <c r="F20" s="68">
         <v>0</v>
       </c>
-      <c r="G20" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$F$20</f>
+      <c r="G20" s="69"/>
+      <c r="H20" s="68">
         <v>0</v>
       </c>
-      <c r="I20" s="66"/>
+      <c r="I20" s="69"/>
       <c r="J20" s="2"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
     </row>
-    <row r="21" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A21" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="B21" s="65">
-        <f>'[3]9% DEC'!B21+'[3]17% DEC'!B21+'[3]295% DEC'!B21</f>
+      <c r="B21" s="68">
         <v>0</v>
       </c>
-      <c r="C21" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$B$21</f>
+      <c r="C21" s="69"/>
+      <c r="D21" s="68">
         <v>0</v>
       </c>
-      <c r="E21" s="66"/>
-[...1 lines deleted...]
-        <f>+B21+'[3]SUM NOV 25'!F21</f>
+      <c r="E21" s="69"/>
+      <c r="F21" s="68">
         <v>2700</v>
       </c>
-      <c r="G21" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$F$21</f>
+      <c r="G21" s="69"/>
+      <c r="H21" s="68">
         <v>2437.5714285714284</v>
       </c>
-      <c r="I21" s="66"/>
+      <c r="I21" s="69"/>
       <c r="J21" s="2"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
     </row>
-    <row r="22" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A22" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="B22" s="65">
-        <f>'[3]9% DEC'!B22+'[3]17% DEC'!B22+'[3]295% DEC'!B22</f>
+      <c r="B22" s="68">
         <v>348885</v>
       </c>
-      <c r="C22" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$B$22</f>
+      <c r="C22" s="69"/>
+      <c r="D22" s="68">
         <v>13319</v>
       </c>
-      <c r="E22" s="66"/>
-[...1 lines deleted...]
-        <f>+B22+'[3]SUM NOV 25'!F22</f>
+      <c r="E22" s="69"/>
+      <c r="F22" s="68">
         <v>1731778</v>
       </c>
-      <c r="G22" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$F$22</f>
+      <c r="G22" s="69"/>
+      <c r="H22" s="68">
         <v>1966192.530612245</v>
       </c>
-      <c r="I22" s="66"/>
+      <c r="I22" s="69"/>
       <c r="J22" s="2"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
     </row>
-    <row r="23" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A23" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="B23" s="65">
-        <f>'[3]9% DEC'!B23+'[3]17% DEC'!B23+'[3]295% DEC'!B23</f>
+      <c r="B23" s="68">
         <v>1215060</v>
       </c>
-      <c r="C23" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$B$23</f>
+      <c r="C23" s="69"/>
+      <c r="D23" s="68">
         <v>62215</v>
       </c>
-      <c r="E23" s="66"/>
-[...1 lines deleted...]
-        <f>+B23+'[3]SUM NOV 25'!F23</f>
+      <c r="E23" s="69"/>
+      <c r="F23" s="68">
         <v>8120376</v>
       </c>
-      <c r="G23" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$F$23</f>
+      <c r="G23" s="69"/>
+      <c r="H23" s="68">
         <v>5656942.3877551015</v>
       </c>
-      <c r="I23" s="66"/>
+      <c r="I23" s="69"/>
       <c r="R23" s="12"/>
       <c r="S23" s="12"/>
       <c r="T23" s="1"/>
     </row>
-    <row r="24" spans="1:20" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A24" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="B24" s="65">
-        <f>'[3]9% DEC'!B24+'[3]17% DEC'!B24+'[3]295% DEC'!B24</f>
+      <c r="B24" s="68">
         <v>3286821</v>
       </c>
-      <c r="C24" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$B$24</f>
+      <c r="C24" s="69"/>
+      <c r="D24" s="68">
         <v>844625</v>
       </c>
-      <c r="E24" s="66"/>
-[...1 lines deleted...]
-        <f>+B24+'[3]SUM NOV 25'!F24</f>
+      <c r="E24" s="69"/>
+      <c r="F24" s="68">
         <v>24049862</v>
       </c>
-      <c r="G24" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$F$24</f>
+      <c r="G24" s="69"/>
+      <c r="H24" s="68">
         <v>6719813.2448979598</v>
       </c>
-      <c r="I24" s="66"/>
+      <c r="I24" s="69"/>
       <c r="J24" s="2"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
     </row>
-    <row r="25" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:20" ht="15" x14ac:dyDescent="0.3">
       <c r="A25" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B25" s="65">
-        <f>'[3]9% DEC'!B25+'[3]17% DEC'!B25+'[3]295% DEC'!B25</f>
+      <c r="B25" s="68">
         <v>457471</v>
       </c>
-      <c r="C25" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$B$25</f>
+      <c r="C25" s="69"/>
+      <c r="D25" s="68">
         <v>15830</v>
       </c>
-      <c r="E25" s="66"/>
-[...1 lines deleted...]
-        <f>+B25+'[3]SUM NOV 25'!F25</f>
+      <c r="E25" s="69"/>
+      <c r="F25" s="68">
         <v>4706357</v>
       </c>
-      <c r="G25" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$F$25</f>
+      <c r="G25" s="69"/>
+      <c r="H25" s="68">
         <v>1709324.1224489796</v>
       </c>
-      <c r="I25" s="66"/>
+      <c r="I25" s="69"/>
       <c r="J25" s="2"/>
     </row>
-    <row r="26" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:20" ht="15" x14ac:dyDescent="0.3">
       <c r="A26" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="B26" s="65">
-[...5 lines deleted...]
-        <f>'[4]SUM DEC 24'!$B$26</f>
+      <c r="B26" s="68">
+        <v>3073083</v>
+      </c>
+      <c r="C26" s="69"/>
+      <c r="D26" s="68">
         <v>36432</v>
       </c>
-      <c r="E26" s="66"/>
-[...6 lines deleted...]
-        <f>'[4]SUM DEC 24'!$F$26</f>
+      <c r="E26" s="69"/>
+      <c r="F26" s="68">
+        <v>22546205</v>
+      </c>
+      <c r="G26" s="69"/>
+      <c r="H26" s="68">
         <v>21665434.199999999</v>
       </c>
-      <c r="I26" s="66"/>
+      <c r="I26" s="69"/>
       <c r="J26" s="2"/>
     </row>
-    <row r="27" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:20" ht="15" x14ac:dyDescent="0.3">
       <c r="A27" s="2"/>
-      <c r="B27" s="65"/>
-[...6 lines deleted...]
-      <c r="I27" s="66"/>
+      <c r="B27" s="68"/>
+      <c r="C27" s="69"/>
+      <c r="D27" s="68"/>
+      <c r="E27" s="69"/>
+      <c r="F27" s="68"/>
+      <c r="G27" s="69"/>
+      <c r="H27" s="68"/>
+      <c r="I27" s="69"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
     </row>
-    <row r="28" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:20" ht="15" x14ac:dyDescent="0.3">
       <c r="A28" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="65"/>
-[...6 lines deleted...]
-        <f>D19+D20+D21+D22+D23+D24+D25+D26</f>
+      <c r="B28" s="68"/>
+      <c r="C28" s="69">
+        <v>8473407</v>
+      </c>
+      <c r="D28" s="68"/>
+      <c r="E28" s="69">
         <v>1044076</v>
       </c>
-      <c r="F28" s="65"/>
-[...6 lines deleted...]
-        <f>H19+H20+H21+H22+H23+H24+H25+H26</f>
+      <c r="F28" s="68"/>
+      <c r="G28" s="69">
+        <v>63837420</v>
+      </c>
+      <c r="H28" s="68"/>
+      <c r="I28" s="69">
         <v>41028558.322448984</v>
       </c>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
       <c r="N28" s="2"/>
       <c r="O28" s="2"/>
       <c r="P28" s="2"/>
       <c r="Q28" s="2"/>
     </row>
-    <row r="29" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:20" ht="15" x14ac:dyDescent="0.3">
       <c r="A29" s="2"/>
-      <c r="B29" s="65"/>
-      <c r="C29" s="66" t="s">
+      <c r="B29" s="68"/>
+      <c r="C29" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="D29" s="65"/>
-      <c r="E29" s="66" t="s">
+      <c r="D29" s="68"/>
+      <c r="E29" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="F29" s="65"/>
-      <c r="G29" s="66" t="s">
+      <c r="F29" s="68"/>
+      <c r="G29" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="H29" s="65"/>
-      <c r="I29" s="66" t="s">
+      <c r="H29" s="68"/>
+      <c r="I29" s="69" t="s">
         <v>22</v>
       </c>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
       <c r="L29" s="2"/>
       <c r="M29" s="2"/>
       <c r="N29" s="2"/>
       <c r="O29" s="2"/>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
     </row>
-    <row r="30" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="64" t="s">
+    <row r="30" spans="1:20" ht="15.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="67" t="s">
         <v>43</v>
       </c>
-      <c r="B30" s="67"/>
-[...6 lines deleted...]
-        <f>E17-E28</f>
+      <c r="B30" s="70"/>
+      <c r="C30" s="71">
+        <v>258255075</v>
+      </c>
+      <c r="D30" s="70"/>
+      <c r="E30" s="71">
         <v>257705132</v>
       </c>
-      <c r="F30" s="67"/>
-[...6 lines deleted...]
-        <f>I17-I28</f>
+      <c r="F30" s="70"/>
+      <c r="G30" s="71">
+        <v>3259430883</v>
+      </c>
+      <c r="H30" s="70"/>
+      <c r="I30" s="71">
         <v>3098093283.3615575</v>
       </c>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
       <c r="N30" s="2"/>
       <c r="O30" s="2"/>
       <c r="P30" s="2"/>
       <c r="Q30" s="2"/>
     </row>
-    <row r="31" spans="1:20" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="69" t="s">
+    <row r="31" spans="1:20" ht="15.6" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="72" t="s">
         <v>22</v>
       </c>
-      <c r="B31" s="70" t="s">
+      <c r="B31" s="73" t="s">
         <v>22</v>
       </c>
-      <c r="C31" s="71"/>
-      <c r="D31" s="70" t="s">
+      <c r="C31" s="74"/>
+      <c r="D31" s="73" t="s">
         <v>22</v>
       </c>
-      <c r="E31" s="71"/>
-[...3 lines deleted...]
-      <c r="I31" s="71"/>
+      <c r="E31" s="74"/>
+      <c r="F31" s="73"/>
+      <c r="G31" s="74"/>
+      <c r="H31" s="73"/>
+      <c r="I31" s="74"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="2"/>
       <c r="M31" s="2"/>
       <c r="N31" s="2"/>
       <c r="O31" s="2"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
     </row>
-    <row r="32" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:20" ht="15" x14ac:dyDescent="0.3">
       <c r="A32" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B32" s="65"/>
-[...1 lines deleted...]
-        <f>'[3]9% DEC'!C32+'[3]17% DEC'!C32+'[3]295% DEC'!C32</f>
+      <c r="B32" s="68"/>
+      <c r="C32" s="69">
         <v>118032000</v>
       </c>
-      <c r="D32" s="65"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$C$32</f>
+      <c r="D32" s="68"/>
+      <c r="E32" s="69">
         <v>111400253</v>
       </c>
-      <c r="F32" s="65"/>
-[...1 lines deleted...]
-        <f>+C32+'[3]SUM NOV 25'!G32</f>
+      <c r="F32" s="68"/>
+      <c r="G32" s="69">
         <v>1340809511</v>
       </c>
-      <c r="H32" s="65"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$G$32</f>
+      <c r="H32" s="68"/>
+      <c r="I32" s="69">
         <v>1521878842.823992</v>
       </c>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A33" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="B33" s="65">
-        <f>'[3]9% DEC'!B33+'[3]17% DEC'!B33+'[3]295% DEC'!B33</f>
+      <c r="B33" s="68">
         <v>7949628</v>
       </c>
-      <c r="C33" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$B$33</f>
+      <c r="C33" s="69"/>
+      <c r="D33" s="68">
         <v>4606643</v>
       </c>
-      <c r="E33" s="66"/>
-[...1 lines deleted...]
-        <f>+B33+'[3]SUM NOV 25'!F33</f>
+      <c r="E33" s="69"/>
+      <c r="F33" s="68">
         <v>79839844</v>
       </c>
-      <c r="G33" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$F$33</f>
+      <c r="G33" s="69"/>
+      <c r="H33" s="68">
         <v>71461917</v>
       </c>
-      <c r="I33" s="66"/>
+      <c r="I33" s="69"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="2"/>
       <c r="M33" s="2"/>
       <c r="N33" s="2"/>
       <c r="O33" s="2"/>
       <c r="P33" s="2"/>
       <c r="Q33" s="2"/>
     </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A34" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="B34" s="65">
-        <f>'[3]9% DEC'!B34+'[3]17% DEC'!B34+'[3]295% DEC'!B34</f>
+      <c r="B34" s="68">
         <v>26115</v>
       </c>
-      <c r="C34" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$B$34</f>
+      <c r="C34" s="69"/>
+      <c r="D34" s="68">
         <v>26969</v>
       </c>
-      <c r="E34" s="66"/>
-[...1 lines deleted...]
-        <f>+B34+'[3]SUM NOV 25'!F34</f>
+      <c r="E34" s="69"/>
+      <c r="F34" s="68">
         <v>320044</v>
       </c>
-      <c r="G34" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$F$34</f>
+      <c r="G34" s="69"/>
+      <c r="H34" s="68">
         <v>442388</v>
       </c>
-      <c r="I34" s="66"/>
+      <c r="I34" s="69"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A35" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="B35" s="65">
-        <f>'[3]9% DEC'!B35+'[3]17% DEC'!B35+'[3]295% DEC'!B35</f>
+      <c r="B35" s="68">
         <v>0</v>
       </c>
-      <c r="C35" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$B$35</f>
+      <c r="C35" s="69"/>
+      <c r="D35" s="68">
         <v>0</v>
       </c>
-      <c r="E35" s="66"/>
-[...1 lines deleted...]
-        <f>+B35+'[3]SUM NOV 25'!F35</f>
+      <c r="E35" s="69"/>
+      <c r="F35" s="68">
         <v>0</v>
       </c>
-      <c r="G35" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$F$35</f>
+      <c r="G35" s="69"/>
+      <c r="H35" s="68">
         <v>0</v>
       </c>
-      <c r="I35" s="66"/>
+      <c r="I35" s="69"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
       <c r="N35" s="2"/>
       <c r="O35" s="2"/>
       <c r="P35" s="2"/>
       <c r="Q35" s="2"/>
     </row>
-    <row r="36" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A36" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="B36" s="65">
-        <f>'[3]9% DEC'!B36+'[3]17% DEC'!B36+'[3]295% DEC'!B36</f>
+      <c r="B36" s="68">
         <v>27081540</v>
       </c>
-      <c r="C36" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$B$36</f>
+      <c r="C36" s="69"/>
+      <c r="D36" s="68">
         <v>17661821</v>
       </c>
-      <c r="E36" s="66"/>
-[...1 lines deleted...]
-        <f>+B36+'[3]SUM NOV 25'!F36</f>
+      <c r="E36" s="69"/>
+      <c r="F36" s="68">
         <v>262597432</v>
       </c>
-      <c r="G36" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$F$36</f>
+      <c r="G36" s="69"/>
+      <c r="H36" s="68">
         <v>272100963</v>
       </c>
-      <c r="I36" s="66"/>
+      <c r="I36" s="69"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
       <c r="N36" s="2"/>
       <c r="O36" s="2"/>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
     </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A37" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B37" s="65"/>
-[...1 lines deleted...]
-        <f>B33+B34+B35+B36</f>
+      <c r="B37" s="68"/>
+      <c r="C37" s="69">
         <v>35057283</v>
       </c>
-      <c r="D37" s="65"/>
-[...1 lines deleted...]
-        <f>D33+D34+D35+D36</f>
+      <c r="D37" s="68"/>
+      <c r="E37" s="69">
         <v>22295433</v>
       </c>
-      <c r="F37" s="65"/>
-[...1 lines deleted...]
-        <f>F33+F34+F35+F36</f>
+      <c r="F37" s="68"/>
+      <c r="G37" s="69">
         <v>342757320</v>
       </c>
-      <c r="H37" s="65"/>
-[...1 lines deleted...]
-        <f>H33+H34+H35+H36</f>
+      <c r="H37" s="68"/>
+      <c r="I37" s="69">
         <v>344005268</v>
       </c>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="2"/>
       <c r="N37" s="2"/>
       <c r="O37" s="2"/>
       <c r="P37" s="2"/>
       <c r="Q37" s="2"/>
     </row>
-    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A38" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B38" s="65">
-        <f>'[3]9% DEC'!B38+'[3]17% DEC'!B38+'[3]295% DEC'!B38</f>
+      <c r="B38" s="68">
         <v>1588890</v>
       </c>
-      <c r="C38" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$B$38</f>
+      <c r="C38" s="69"/>
+      <c r="D38" s="68">
         <v>104659</v>
       </c>
-      <c r="E38" s="66"/>
-[...1 lines deleted...]
-        <f>+B38+'[3]SUM NOV 25'!F38</f>
+      <c r="E38" s="69"/>
+      <c r="F38" s="68">
         <v>18895186</v>
       </c>
-      <c r="G38" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$F$38</f>
+      <c r="G38" s="69"/>
+      <c r="H38" s="68">
         <v>19916950.412118152</v>
       </c>
-      <c r="I38" s="66"/>
+      <c r="I38" s="69"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
       <c r="N38" s="2"/>
       <c r="O38" s="2"/>
       <c r="P38" s="2"/>
       <c r="Q38" s="2"/>
     </row>
-    <row r="39" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A39" s="2"/>
-      <c r="B39" s="65" t="s">
+      <c r="B39" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="C39" s="66"/>
-      <c r="D39" s="65" t="s">
+      <c r="C39" s="69"/>
+      <c r="D39" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="E39" s="66"/>
-      <c r="F39" s="65" t="s">
+      <c r="E39" s="69"/>
+      <c r="F39" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="G39" s="66"/>
-      <c r="H39" s="65" t="s">
+      <c r="G39" s="69"/>
+      <c r="H39" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="I39" s="66"/>
+      <c r="I39" s="69"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A40" s="64" t="s">
+    <row r="40" spans="1:17" ht="15" x14ac:dyDescent="0.3">
+      <c r="A40" s="67" t="s">
         <v>48</v>
       </c>
-      <c r="B40" s="67"/>
-[...1 lines deleted...]
-        <f>SUM((C32)-(C37+B38))</f>
+      <c r="B40" s="70"/>
+      <c r="C40" s="71">
         <v>81385827</v>
       </c>
-      <c r="D40" s="67"/>
-[...1 lines deleted...]
-        <f>SUM((E32)-(E37+D38))</f>
+      <c r="D40" s="70"/>
+      <c r="E40" s="71">
         <v>89000161</v>
       </c>
-      <c r="F40" s="67"/>
-[...1 lines deleted...]
-        <f>SUM((G32)-(G37+F38))</f>
+      <c r="F40" s="70"/>
+      <c r="G40" s="71">
         <v>979157005</v>
       </c>
-      <c r="H40" s="67"/>
-[...1 lines deleted...]
-        <f>SUM((I32)-(I37+H38))</f>
+      <c r="H40" s="70"/>
+      <c r="I40" s="71">
         <v>1157956624.4118738</v>
       </c>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A41" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="B41" s="65">
-        <f>'[3]9% DEC'!B41+'[3]17% DEC'!B41+'[3]295% DEC'!B41</f>
+      <c r="B41" s="68">
         <v>6904840</v>
       </c>
-      <c r="C41" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$B$41</f>
+      <c r="C41" s="69"/>
+      <c r="D41" s="68">
         <v>3756756</v>
       </c>
-      <c r="E41" s="66"/>
-[...1 lines deleted...]
-        <f>+B41+'[3]SUM NOV 25'!F41</f>
+      <c r="E41" s="69"/>
+      <c r="F41" s="68">
         <v>36686999</v>
       </c>
-      <c r="G41" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$F$41</f>
+      <c r="G41" s="69"/>
+      <c r="H41" s="68">
         <v>32001436.06122449</v>
       </c>
-      <c r="I41" s="66"/>
+      <c r="I41" s="69"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
       <c r="M41" s="2"/>
       <c r="N41" s="2"/>
       <c r="O41" s="2"/>
       <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
     </row>
-    <row r="42" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A42" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="B42" s="65">
-[...5 lines deleted...]
-        <f>'[4]SUM DEC 24'!$B$42</f>
+      <c r="B42" s="68">
+        <v>252411</v>
+      </c>
+      <c r="C42" s="69"/>
+      <c r="D42" s="68">
         <v>21435</v>
       </c>
-      <c r="E42" s="66"/>
-[...6 lines deleted...]
-        <f>'[4]SUM DEC 24'!$F$42</f>
+      <c r="E42" s="69"/>
+      <c r="F42" s="68">
+        <v>1776252</v>
+      </c>
+      <c r="G42" s="69"/>
+      <c r="H42" s="68">
         <v>3295903</v>
       </c>
-      <c r="I42" s="66"/>
+      <c r="I42" s="69"/>
       <c r="J42" s="2"/>
       <c r="K42" s="2"/>
       <c r="L42" s="2"/>
       <c r="M42" s="2"/>
       <c r="N42" s="2"/>
       <c r="O42" s="2"/>
       <c r="P42" s="2"/>
       <c r="Q42" s="2"/>
     </row>
-    <row r="43" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A43" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="B43" s="65">
-        <f>'[3]9% DEC'!B43+'[3]17% DEC'!B43+'[3]295% DEC'!B43</f>
+      <c r="B43" s="68">
         <v>2577</v>
       </c>
-      <c r="C43" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$B$43</f>
+      <c r="C43" s="69"/>
+      <c r="D43" s="68">
         <v>1929</v>
       </c>
-      <c r="E43" s="66"/>
-[...1 lines deleted...]
-        <f>+B43+'[3]SUM NOV 25'!F43</f>
+      <c r="E43" s="69"/>
+      <c r="F43" s="68">
         <v>22788</v>
       </c>
-      <c r="G43" s="66"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$F$43</f>
+      <c r="G43" s="69"/>
+      <c r="H43" s="68">
         <v>21232.265306122448</v>
       </c>
-      <c r="I43" s="66"/>
+      <c r="I43" s="69"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
       <c r="N43" s="2"/>
       <c r="O43" s="2"/>
       <c r="P43" s="2"/>
       <c r="Q43" s="2"/>
     </row>
-    <row r="44" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A44" s="2"/>
-      <c r="B44" s="65" t="s">
+      <c r="B44" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="C44" s="66"/>
-      <c r="D44" s="65" t="s">
+      <c r="C44" s="69"/>
+      <c r="D44" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="E44" s="66"/>
-      <c r="F44" s="65" t="s">
+      <c r="E44" s="69"/>
+      <c r="F44" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="G44" s="66"/>
-[...1 lines deleted...]
-      <c r="I44" s="66"/>
+      <c r="G44" s="69"/>
+      <c r="H44" s="68"/>
+      <c r="I44" s="69"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
       <c r="M44" s="2"/>
       <c r="N44" s="2"/>
       <c r="O44" s="2"/>
       <c r="P44" s="2"/>
       <c r="Q44" s="2"/>
     </row>
-    <row r="45" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A45" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B45" s="65">
-[...5 lines deleted...]
-        <f>D41+D42+D43</f>
+      <c r="B45" s="68">
+        <v>7159828</v>
+      </c>
+      <c r="C45" s="69"/>
+      <c r="D45" s="68">
         <v>3780120</v>
       </c>
-      <c r="E45" s="66"/>
-[...6 lines deleted...]
-        <f>H41+H42+H43</f>
+      <c r="E45" s="69"/>
+      <c r="F45" s="68">
+        <v>38486039</v>
+      </c>
+      <c r="G45" s="69"/>
+      <c r="H45" s="68">
         <v>35318571.326530613</v>
       </c>
-      <c r="I45" s="66"/>
+      <c r="I45" s="69"/>
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="2"/>
       <c r="M45" s="2"/>
       <c r="N45" s="2"/>
       <c r="O45" s="2"/>
       <c r="P45" s="2"/>
       <c r="Q45" s="2"/>
     </row>
-    <row r="46" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="64" t="s">
+    <row r="46" spans="1:17" ht="15.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="B46" s="67"/>
-[...6 lines deleted...]
-        <f>E40-D45</f>
+      <c r="B46" s="70"/>
+      <c r="C46" s="71">
+        <v>74225999</v>
+      </c>
+      <c r="D46" s="70"/>
+      <c r="E46" s="71">
         <v>85220041</v>
       </c>
-      <c r="F46" s="67"/>
-[...6 lines deleted...]
-        <f>I40-H45</f>
+      <c r="F46" s="70"/>
+      <c r="G46" s="71">
+        <v>940670966</v>
+      </c>
+      <c r="H46" s="70"/>
+      <c r="I46" s="71">
         <v>1122638053.0853431</v>
       </c>
       <c r="J46" s="2"/>
       <c r="K46" s="2"/>
       <c r="L46" s="2"/>
       <c r="M46" s="2"/>
       <c r="N46" s="2"/>
       <c r="O46" s="2"/>
       <c r="P46" s="2"/>
       <c r="Q46" s="2"/>
     </row>
-    <row r="47" spans="1:17" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I47" s="71"/>
+    <row r="47" spans="1:17" ht="15.6" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="75"/>
+      <c r="B47" s="73"/>
+      <c r="C47" s="74"/>
+      <c r="D47" s="73"/>
+      <c r="E47" s="74"/>
+      <c r="F47" s="73"/>
+      <c r="G47" s="74"/>
+      <c r="H47" s="73"/>
+      <c r="I47" s="74"/>
       <c r="J47" s="2"/>
       <c r="K47" s="2"/>
       <c r="L47" s="2"/>
       <c r="M47" s="2"/>
       <c r="N47" s="2"/>
       <c r="O47" s="2"/>
       <c r="P47" s="2"/>
       <c r="Q47" s="2"/>
     </row>
-    <row r="48" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="64" t="s">
+    <row r="48" spans="1:17" ht="15.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="67" t="s">
         <v>52</v>
       </c>
-      <c r="B48" s="67"/>
-[...6 lines deleted...]
-        <f>E30+E46</f>
+      <c r="B48" s="70"/>
+      <c r="C48" s="71">
+        <v>332481074</v>
+      </c>
+      <c r="D48" s="70"/>
+      <c r="E48" s="71">
         <v>342925173</v>
       </c>
-      <c r="F48" s="67"/>
-[...6 lines deleted...]
-        <f>I30+I46</f>
+      <c r="F48" s="70"/>
+      <c r="G48" s="71">
+        <v>4200101849</v>
+      </c>
+      <c r="H48" s="70"/>
+      <c r="I48" s="71">
         <v>4220731336.4469004</v>
       </c>
       <c r="J48" s="2"/>
       <c r="K48" s="2"/>
       <c r="L48" s="2"/>
       <c r="M48" s="2"/>
       <c r="N48" s="2"/>
       <c r="O48" s="2"/>
       <c r="P48" s="2"/>
       <c r="Q48" s="2"/>
     </row>
-    <row r="49" spans="1:17" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I49" s="71"/>
+    <row r="49" spans="1:17" ht="15.6" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="75"/>
+      <c r="B49" s="73"/>
+      <c r="C49" s="74"/>
+      <c r="D49" s="73"/>
+      <c r="E49" s="74"/>
+      <c r="F49" s="73"/>
+      <c r="G49" s="74"/>
+      <c r="H49" s="73"/>
+      <c r="I49" s="74"/>
       <c r="J49" s="2"/>
       <c r="K49" s="2"/>
       <c r="L49" s="2"/>
       <c r="M49" s="2"/>
       <c r="N49" s="2"/>
       <c r="O49" s="2"/>
       <c r="P49" s="2"/>
       <c r="Q49" s="2"/>
     </row>
-    <row r="50" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A50" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="B50" s="65"/>
-[...1 lines deleted...]
-        <f>'[3]9% DEC'!C50+'[3]17% DEC'!C50+'[3]295% DEC'!C50</f>
+      <c r="B50" s="68"/>
+      <c r="C50" s="69">
         <v>55210</v>
       </c>
-      <c r="D50" s="65"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$C$50</f>
+      <c r="D50" s="68"/>
+      <c r="E50" s="69">
         <v>156177</v>
       </c>
-      <c r="F50" s="65"/>
-[...1 lines deleted...]
-        <f>+C50+'[3]SUM NOV 25'!G50</f>
+      <c r="F50" s="68"/>
+      <c r="G50" s="69">
         <v>1138239</v>
       </c>
-      <c r="H50" s="65"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$G$50</f>
+      <c r="H50" s="68"/>
+      <c r="I50" s="69">
         <v>1712834.693877551</v>
       </c>
       <c r="J50" s="2"/>
       <c r="K50" s="2"/>
       <c r="L50" s="2"/>
       <c r="M50" s="2"/>
       <c r="N50" s="2"/>
       <c r="O50" s="2"/>
       <c r="P50" s="2"/>
       <c r="Q50" s="2"/>
     </row>
-    <row r="51" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A51" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B51" s="65"/>
-[...1 lines deleted...]
-        <f>'[3]9% DEC'!C51+'[3]17% DEC'!C51+'[3]295% DEC'!C51</f>
+      <c r="B51" s="68"/>
+      <c r="C51" s="69">
         <v>-1256419</v>
       </c>
-      <c r="D51" s="65"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$C$51</f>
+      <c r="D51" s="68"/>
+      <c r="E51" s="69">
         <v>-1416687</v>
       </c>
-      <c r="F51" s="65"/>
-[...1 lines deleted...]
-        <f>+C51+'[3]SUM NOV 25'!G51</f>
+      <c r="F51" s="68"/>
+      <c r="G51" s="69">
         <v>-79419635</v>
       </c>
-      <c r="H51" s="65"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$G$51</f>
+      <c r="H51" s="68"/>
+      <c r="I51" s="69">
         <v>-84382901.387755096</v>
       </c>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
       <c r="L51" s="2"/>
       <c r="M51" s="2"/>
       <c r="N51" s="2"/>
       <c r="O51" s="2"/>
       <c r="P51" s="2"/>
       <c r="Q51" s="2"/>
     </row>
-    <row r="52" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="73" t="s">
+    <row r="52" spans="1:17" ht="15.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="76" t="s">
         <v>55</v>
       </c>
-      <c r="B52" s="67"/>
-[...1 lines deleted...]
-        <f>C50+C51</f>
+      <c r="B52" s="70"/>
+      <c r="C52" s="71">
         <v>-1201209</v>
       </c>
-      <c r="D52" s="67"/>
-[...1 lines deleted...]
-        <f>E50+E51</f>
+      <c r="D52" s="70"/>
+      <c r="E52" s="71">
         <v>-1260510</v>
       </c>
-      <c r="F52" s="67"/>
-[...1 lines deleted...]
-        <f>G50+G51</f>
+      <c r="F52" s="70"/>
+      <c r="G52" s="71">
         <v>-78281396</v>
       </c>
-      <c r="H52" s="67"/>
-[...1 lines deleted...]
-        <f>I50+I51</f>
+      <c r="H52" s="70"/>
+      <c r="I52" s="71">
         <v>-82670066.693877548</v>
       </c>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
       <c r="L52" s="2"/>
       <c r="M52" s="2"/>
       <c r="N52" s="2"/>
       <c r="O52" s="2"/>
       <c r="P52" s="2"/>
       <c r="Q52" s="2"/>
     </row>
-    <row r="53" spans="1:17" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I53" s="71"/>
+    <row r="53" spans="1:17" ht="15.6" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="75"/>
+      <c r="B53" s="73"/>
+      <c r="C53" s="74"/>
+      <c r="D53" s="73"/>
+      <c r="E53" s="74"/>
+      <c r="F53" s="73"/>
+      <c r="G53" s="74"/>
+      <c r="H53" s="73"/>
+      <c r="I53" s="74"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
     </row>
-    <row r="54" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="64" t="s">
+    <row r="54" spans="1:17" ht="15.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="67" t="s">
         <v>56</v>
       </c>
-      <c r="B54" s="67"/>
-[...6 lines deleted...]
-        <f>E48+E52</f>
+      <c r="B54" s="70"/>
+      <c r="C54" s="71">
+        <v>331279865</v>
+      </c>
+      <c r="D54" s="70"/>
+      <c r="E54" s="71">
         <v>341664663</v>
       </c>
-      <c r="F54" s="67"/>
-[...6 lines deleted...]
-        <f>I48+I52</f>
+      <c r="F54" s="70"/>
+      <c r="G54" s="71">
+        <v>4121820453</v>
+      </c>
+      <c r="H54" s="70"/>
+      <c r="I54" s="71">
         <v>4138061269.7530227</v>
       </c>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
       <c r="M54" s="2"/>
       <c r="N54" s="2"/>
       <c r="O54" s="2"/>
       <c r="P54" s="2"/>
       <c r="Q54" s="2"/>
     </row>
-    <row r="55" spans="1:17" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I55" s="71"/>
+    <row r="55" spans="1:17" ht="15.6" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="75"/>
+      <c r="B55" s="73"/>
+      <c r="C55" s="74"/>
+      <c r="D55" s="73"/>
+      <c r="E55" s="74"/>
+      <c r="F55" s="73"/>
+      <c r="G55" s="74"/>
+      <c r="H55" s="73"/>
+      <c r="I55" s="74"/>
       <c r="J55" s="2"/>
       <c r="K55" s="2"/>
       <c r="L55" s="2"/>
       <c r="M55" s="2"/>
       <c r="N55" s="2"/>
       <c r="O55" s="2"/>
       <c r="P55" s="2"/>
       <c r="Q55" s="2"/>
     </row>
-    <row r="56" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A56" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="B56" s="65"/>
-[...1 lines deleted...]
-        <f>'[3]9% DEC'!C56+'[3]17% DEC'!C56+'[3]295% DEC'!C56</f>
+      <c r="B56" s="68"/>
+      <c r="C56" s="69">
         <v>112989</v>
       </c>
-      <c r="D56" s="65"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$C$56</f>
+      <c r="D56" s="68"/>
+      <c r="E56" s="69">
         <v>179889</v>
       </c>
-      <c r="F56" s="65"/>
-[...1 lines deleted...]
-        <f>+C56+'[3]SUM NOV 25'!G56</f>
+      <c r="F56" s="68"/>
+      <c r="G56" s="69">
         <v>3089969</v>
       </c>
-      <c r="H56" s="65"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$G$56</f>
+      <c r="H56" s="68"/>
+      <c r="I56" s="69">
         <v>2574480</v>
       </c>
       <c r="J56" s="2"/>
       <c r="K56" s="2"/>
       <c r="L56" s="2"/>
       <c r="M56" s="2"/>
       <c r="N56" s="2"/>
       <c r="O56" s="2"/>
       <c r="P56" s="2"/>
       <c r="Q56" s="2"/>
     </row>
-    <row r="57" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A57" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B57" s="65"/>
-[...1 lines deleted...]
-        <f>'[3]9% DEC'!C57+'[3]17% DEC'!C57+'[3]295% DEC'!C57</f>
+      <c r="B57" s="68"/>
+      <c r="C57" s="69">
         <v>-562</v>
       </c>
-      <c r="D57" s="65"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$C$57</f>
+      <c r="D57" s="68"/>
+      <c r="E57" s="69">
         <v>0</v>
       </c>
-      <c r="F57" s="65"/>
-[...1 lines deleted...]
-        <f>+C57+'[3]SUM NOV 25'!G57</f>
+      <c r="F57" s="68"/>
+      <c r="G57" s="69">
         <v>-26794</v>
       </c>
-      <c r="H57" s="65"/>
-[...1 lines deleted...]
-        <f>'[4]SUM DEC 24'!$G$57</f>
+      <c r="H57" s="68"/>
+      <c r="I57" s="69">
         <v>-33751</v>
       </c>
       <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="2"/>
       <c r="M57" s="2"/>
       <c r="N57" s="2"/>
       <c r="O57" s="2"/>
       <c r="P57" s="2"/>
       <c r="Q57" s="2"/>
     </row>
-    <row r="58" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A58" s="74" t="s">
+    <row r="58" spans="1:17" ht="15" x14ac:dyDescent="0.3">
+      <c r="A58" s="77" t="s">
         <v>81</v>
       </c>
-      <c r="B58" s="75"/>
-[...1 lines deleted...]
-        <f>C56+C57</f>
+      <c r="B58" s="78"/>
+      <c r="C58" s="79">
         <v>112427</v>
       </c>
-      <c r="D58" s="75"/>
-[...1 lines deleted...]
-        <f>E56+E57</f>
+      <c r="D58" s="78"/>
+      <c r="E58" s="79">
         <v>179889</v>
       </c>
-      <c r="F58" s="75"/>
-[...1 lines deleted...]
-        <f>G56+G57</f>
+      <c r="F58" s="78"/>
+      <c r="G58" s="79">
         <v>3063175</v>
       </c>
-      <c r="H58" s="75"/>
-[...1 lines deleted...]
-        <f>I56+I57</f>
+      <c r="H58" s="78"/>
+      <c r="I58" s="79">
         <v>2540729</v>
       </c>
       <c r="J58" s="2"/>
       <c r="K58" s="2"/>
       <c r="L58" s="2"/>
       <c r="M58" s="2"/>
       <c r="N58" s="2"/>
       <c r="O58" s="2"/>
       <c r="P58" s="2"/>
       <c r="Q58" s="2"/>
     </row>
-    <row r="59" spans="1:17" ht="15.75" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I59" s="77"/>
+    <row r="59" spans="1:17" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A59" s="80"/>
+      <c r="B59" s="80"/>
+      <c r="C59" s="80"/>
+      <c r="D59" s="80"/>
+      <c r="E59" s="80"/>
+      <c r="F59" s="80"/>
+      <c r="G59" s="80"/>
+      <c r="H59" s="80"/>
+      <c r="I59" s="80"/>
       <c r="J59" s="5"/>
       <c r="K59" s="5"/>
       <c r="L59" s="5"/>
       <c r="M59" s="5"/>
       <c r="N59" s="5"/>
       <c r="O59" s="5"/>
       <c r="P59" s="5"/>
       <c r="Q59" s="5"/>
     </row>
-    <row r="60" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:17" ht="15" x14ac:dyDescent="0.3">
       <c r="A60" s="17" t="s">
         <v>86</v>
       </c>
       <c r="B60" s="17"/>
       <c r="C60" s="17"/>
       <c r="D60" s="17"/>
       <c r="E60" s="17"/>
       <c r="F60" s="17"/>
       <c r="G60" s="17"/>
       <c r="H60" s="17"/>
       <c r="I60" s="17"/>
       <c r="J60" s="5"/>
       <c r="K60" s="5"/>
       <c r="L60" s="5"/>
       <c r="M60" s="5"/>
       <c r="N60" s="5"/>
       <c r="O60" s="5"/>
       <c r="P60" s="5"/>
       <c r="Q60" s="5"/>
     </row>
-    <row r="61" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:17" x14ac:dyDescent="0.3">
       <c r="J61" s="5"/>
       <c r="K61" s="5"/>
       <c r="L61" s="5"/>
       <c r="M61" s="5"/>
       <c r="N61" s="5"/>
       <c r="O61" s="5"/>
       <c r="P61" s="5"/>
       <c r="Q61" s="5"/>
     </row>
-    <row r="62" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A62" s="5"/>
       <c r="B62" s="5"/>
       <c r="C62" s="5"/>
       <c r="D62" s="5"/>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
       <c r="J62" s="5"/>
       <c r="K62" s="5"/>
       <c r="L62" s="5"/>
       <c r="M62" s="5"/>
       <c r="N62" s="5"/>
       <c r="O62" s="5"/>
       <c r="P62" s="5"/>
       <c r="Q62" s="5"/>
     </row>
-    <row r="63" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A63" s="5"/>
       <c r="B63" s="5"/>
       <c r="C63" s="5"/>
       <c r="D63" s="5"/>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
       <c r="K63" s="5"/>
       <c r="L63" s="5"/>
       <c r="M63" s="5"/>
       <c r="N63" s="5"/>
       <c r="O63" s="5"/>
       <c r="P63" s="5"/>
       <c r="Q63" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="44" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{44485A28-DF76-464C-AF44-1774CA2C02ED}">
   <dimension ref="A1:H54"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="L14" sqref="L14"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="8" width="18.7109375" customWidth="1"/>
+    <col min="2" max="8" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="B1" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="B2" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="18"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="B3" s="17"/>
       <c r="C3" s="18"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A4" s="2"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>72</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>73</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="4" t="s">
         <v>74</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A8" s="2"/>
       <c r="B8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="7">
         <v>379259129</v>
       </c>
       <c r="D8" s="7">
         <v>349943475</v>
       </c>
       <c r="E8" s="7">
         <v>342852833.05914617</v>
       </c>
       <c r="F8" s="24">
         <v>350475490</v>
       </c>
       <c r="G8" s="23">
         <v>2.2233028885425124E-2</v>
       </c>
-      <c r="H8" s="23">
+      <c r="H8" s="25">
         <v>2.2233028885425124E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A9" s="2"/>
       <c r="B9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="9">
         <v>309564323</v>
       </c>
       <c r="D9" s="9">
         <v>346050832</v>
       </c>
       <c r="E9" s="9">
         <v>303750638</v>
       </c>
-      <c r="F9" s="21">
+      <c r="F9" s="28">
         <v>300897463</v>
       </c>
       <c r="G9" s="20">
         <v>-9.3931489948014535E-3</v>
       </c>
-      <c r="H9" s="20">
+      <c r="H9" s="26">
         <v>7.3762083785930679E-3</v>
       </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A10" s="2"/>
       <c r="B10" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="7">
         <v>283563536</v>
       </c>
       <c r="D10" s="7">
         <v>326378222</v>
       </c>
       <c r="E10" s="7">
         <v>321549301</v>
       </c>
       <c r="F10" s="24">
         <v>300040382</v>
       </c>
       <c r="G10" s="23">
         <v>-6.6891512228788835E-2</v>
       </c>
-      <c r="H10" s="23">
+      <c r="H10" s="25">
         <v>-1.7290078118088085E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A11" s="2"/>
       <c r="B11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="9">
         <v>381227368</v>
       </c>
       <c r="D11" s="9">
         <v>322908107</v>
       </c>
       <c r="E11" s="9">
         <v>344567460</v>
       </c>
       <c r="F11" s="22">
         <v>354308502</v>
       </c>
       <c r="G11" s="20">
         <v>2.8270347989331319E-2</v>
       </c>
-      <c r="H11" s="20">
+      <c r="H11" s="26">
         <v>-5.3312159653153305E-3</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A12" s="2"/>
       <c r="B12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="7">
         <v>336023357</v>
       </c>
       <c r="D12" s="7">
         <v>337619933</v>
       </c>
       <c r="E12" s="7">
         <v>343912238</v>
       </c>
       <c r="F12" s="24">
         <v>328233735</v>
       </c>
       <c r="G12" s="23">
         <v>-4.5588674282652307E-2</v>
       </c>
-      <c r="H12" s="23">
+      <c r="H12" s="25">
         <v>-1.3688551002707643E-2</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A13" s="2"/>
       <c r="B13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="9">
         <v>356247415</v>
       </c>
       <c r="D13" s="9">
         <v>372244211</v>
       </c>
       <c r="E13" s="9">
         <v>373474594.69387758</v>
       </c>
-      <c r="F13" s="25">
+      <c r="F13" s="27">
         <v>369654586</v>
       </c>
       <c r="G13" s="20">
         <v>-1.0228295975550059E-2</v>
       </c>
-      <c r="H13" s="20">
+      <c r="H13" s="26">
         <v>-1.3051975047556003E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A14" s="2"/>
       <c r="B14" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="7">
         <v>365471903</v>
       </c>
       <c r="D14" s="7">
         <v>370903677</v>
       </c>
       <c r="E14" s="7">
         <v>362113621</v>
       </c>
       <c r="F14" s="24">
-        <v>360412762</v>
+        <v>361220916</v>
       </c>
       <c r="G14" s="23">
-        <v>-4.6970312668796295E-3</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+        <v>-2.46526213936592E-3</v>
+      </c>
+      <c r="H14" s="25">
+        <v>-1.1449450260230452E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A15" s="2"/>
       <c r="B15" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="9">
         <v>323372345</v>
       </c>
       <c r="D15" s="9">
         <v>339737598</v>
       </c>
       <c r="E15" s="9">
         <v>346406439</v>
       </c>
-      <c r="F15" s="25">
-        <v>355646503</v>
+      <c r="F15" s="27">
+        <v>357252635</v>
       </c>
       <c r="G15" s="20">
-        <v>2.6674053827273114E-2</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+        <v>3.1310607364316345E-2</v>
+      </c>
+      <c r="H15" s="26">
+        <v>-6.0407696993491043E-3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A16" s="2"/>
       <c r="B16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="7">
         <v>381451071</v>
       </c>
       <c r="D16" s="7">
         <v>370487128</v>
       </c>
       <c r="E16" s="7">
         <v>364225955</v>
       </c>
       <c r="F16" s="24">
-        <v>375540234</v>
+        <v>376040017</v>
       </c>
       <c r="G16" s="23">
-        <v>3.1063900978720749E-2</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+        <v>3.2436079411199567E-2</v>
+      </c>
+      <c r="H16" s="25">
+        <v>-1.5241951943789954E-3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A17" s="2"/>
       <c r="B17" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="10">
         <v>355076308</v>
       </c>
       <c r="D17" s="10">
         <v>348272899</v>
       </c>
       <c r="E17" s="10">
         <v>337706951</v>
       </c>
       <c r="F17" s="21">
-        <v>343892832</v>
+        <v>346279433</v>
       </c>
       <c r="G17" s="20">
-        <v>1.8317304342367533E-2</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+        <v>2.5384381264926939E-2</v>
+      </c>
+      <c r="H17" s="26">
+        <v>-1.2201052109416309E-3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A18" s="2"/>
       <c r="B18" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="7">
         <v>340587528</v>
       </c>
       <c r="D18" s="7">
         <v>343892856</v>
       </c>
       <c r="E18" s="7">
         <v>355836576</v>
       </c>
       <c r="F18" s="24">
-        <v>348362220</v>
+        <v>349051498</v>
       </c>
       <c r="G18" s="23">
-        <v>-2.1005024508778995E-2</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+        <v>-1.9067961130561237E-2</v>
+      </c>
+      <c r="H18" s="25">
+        <v>-7.7493214164992387E-4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A19" s="2"/>
       <c r="B19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="10">
         <v>358449848</v>
       </c>
       <c r="D19" s="10">
         <v>348057892</v>
       </c>
       <c r="E19" s="10">
         <v>341664663</v>
       </c>
       <c r="F19" s="21">
-        <v>330171367</v>
+        <v>331279865</v>
       </c>
       <c r="G19" s="20">
-        <v>-3.3639112394833762E-2</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:8" ht="18" x14ac:dyDescent="0.25">
+        <v>-3.0394708978142115E-2</v>
+      </c>
+      <c r="H19" s="26">
+        <v>-3.2205293455741944E-3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="A20" s="2"/>
       <c r="B20" s="2"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
     </row>
-    <row r="21" spans="1:8" ht="18" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="A21" s="2"/>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A22" s="2"/>
       <c r="B22" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="7">
         <v>4170294131</v>
       </c>
       <c r="D22" s="7">
         <v>4176496830</v>
       </c>
       <c r="E22" s="7">
         <v>4138061269.7530236</v>
       </c>
       <c r="F22" s="7">
-        <v>4117636076</v>
+        <v>4124734522</v>
       </c>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A23" s="2"/>
       <c r="B23" s="19"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="16"/>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="B24" s="82" t="s">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B24" s="85" t="s">
         <v>86</v>
       </c>
-      <c r="C24" s="82"/>
-[...6 lines deleted...]
-    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="C24" s="85"/>
+      <c r="D24" s="85"/>
+      <c r="E24" s="85"/>
+      <c r="F24" s="85"/>
+      <c r="G24" s="85"/>
+      <c r="H24" s="85"/>
+    </row>
+    <row r="25" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
     </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
     </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
     </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
     </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A39" s="2"/>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
     </row>
-    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A41" s="2"/>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A42" s="2"/>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
     </row>
-    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A43" s="2"/>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
     </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A44" s="2"/>
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
     </row>
-    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A45" s="2"/>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
     </row>
-    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A46" s="2"/>
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
     </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A47" s="2"/>
       <c r="B47" s="2"/>
       <c r="C47" s="2"/>
       <c r="D47" s="2"/>
       <c r="E47" s="2"/>
       <c r="F47" s="2"/>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
     </row>
-    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A48" s="2"/>
       <c r="B48" s="2"/>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
       <c r="E48" s="2"/>
       <c r="F48" s="2"/>
       <c r="G48" s="2"/>
       <c r="H48" s="2"/>
     </row>
-    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:8" ht="15" x14ac:dyDescent="0.3">
       <c r="A49" s="2"/>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
       <c r="D49" s="2"/>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
     </row>
-    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A50" s="5"/>
       <c r="B50" s="5"/>
       <c r="C50" s="5"/>
       <c r="D50" s="5"/>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
     </row>
-    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A51" s="5"/>
       <c r="B51" s="5"/>
       <c r="C51" s="5"/>
       <c r="D51" s="5"/>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
     </row>
-    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A52" s="5"/>
       <c r="B52" s="5"/>
       <c r="C52" s="5"/>
       <c r="D52" s="5"/>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
     </row>
-    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A53" s="5"/>
       <c r="B53" s="5"/>
       <c r="C53" s="5"/>
       <c r="D53" s="5"/>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
     </row>
-    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A54" s="5"/>
       <c r="B54" s="5"/>
       <c r="C54" s="5"/>
       <c r="D54" s="5"/>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B24:H24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">